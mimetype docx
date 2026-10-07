--- v0 (2026-08-06)
+++ v1 (2026-10-07)
@@ -14,74 +14,71 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56EA9E95" w14:textId="268182DF" w:rsidR="000A4756" w:rsidRDefault="000A4756" w:rsidP="000A4756">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="106D8851" wp14:editId="551355E7">
             <wp:extent cx="1995805" cy="1609090"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1623915748" name="Picture 1623915748" descr="Maryland Department of Housing and Community Development Logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Maryland Department of Housing and Community Development Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -430,62 +427,62 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E742FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(800) 543-4505 Toll Free</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC0A9F2" w14:textId="77777777" w:rsidR="000A4756" w:rsidRPr="00E742FE" w:rsidRDefault="000A4756" w:rsidP="000A4756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E742FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(800) 735-2258 TTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664484B3" w14:textId="77777777" w:rsidR="000A4756" w:rsidRPr="00E742FE" w:rsidRDefault="00CD6955" w:rsidP="000A4756">
+    <w:p w14:paraId="664484B3" w14:textId="77777777" w:rsidR="000A4756" w:rsidRPr="00E742FE" w:rsidRDefault="000A4756" w:rsidP="000A4756">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000A4756" w:rsidRPr="00E742FE">
+        <w:r w:rsidRPr="00E742FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>www.dhcd.maryland.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DA3B46C" w14:textId="77777777" w:rsidR="000A4756" w:rsidRPr="00E742FE" w:rsidRDefault="000A4756" w:rsidP="000A4756">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C4D7491" w14:textId="77777777" w:rsidR="000A4756" w:rsidRPr="00E742FE" w:rsidRDefault="000A4756" w:rsidP="000A4756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -710,63 +707,86 @@
         <w:t xml:space="preserve"> review, Department staff will underwrite the financing and review construction documents to ensure the financial feasibility and long-term viability of the project as affordable rental housing and compliance with the information and representations contained in the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B05C53" w14:textId="5C2416D0" w:rsidR="00323526" w:rsidRDefault="00323526" w:rsidP="00323526">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For competitive projects, following the tax credit award, 65% Design Development Documents must be uploaded upon completion to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00323526">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Procorem.</w:t>
+          <w:t>Procorem</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00323526">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For non-competitive projects, following the Threshold Review, 65% Design Development Documents must be uploaded upon completion to Procorem.</w:t>
+        <w:t xml:space="preserve"> For non-competitive projects, following the Threshold Review, 65% Design Development Documents must be uploaded upon completion to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Procorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FF8EE2" w14:textId="4784DBA5" w:rsidR="00434FDD" w:rsidRPr="007544F5" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants must submit </w:t>
       </w:r>
       <w:r w:rsidR="00323526">
         <w:rPr>
@@ -818,60 +838,74 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E70E0FC" w14:textId="3F21CBA1" w:rsidR="00434FDD" w:rsidRPr="003077C7" w:rsidRDefault="00323526" w:rsidP="007544F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323526">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants are to submit one complete electronic copy of the combined viability-commitment review package, including all applicable exhibits and attachments, through Procorem. Each exhibit must be clearly tabbed so that a reviewer may easily find the necessary material. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk145925930"/>
+        <w:t xml:space="preserve">Applicants are to submit one complete electronic copy of the combined viability-commitment review package, including all applicable exhibits and attachments, through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00323526">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>Procorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00323526">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Each exhibit must be clearly tabbed so that a reviewer may easily find the necessary material. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk145925930"/>
+      <w:r w:rsidRPr="00323526">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Forms must not be retyped, changed, or modified in any manner. All information in the combined viability/commitment package must be completed or indicated that it is not applicable and all required exhibits must be included. Documents must be uploaded individually in the corresponding folder and clearly named. Large PDFs containing multiple documents will not be accepted. The files may not be scanned versions of printed materials, with the exception of wet signatures for certifications. Electronic signatures are accepted in the Combined Viability/Commitment Submission Package. DHCD reserves the right to require printed copies of the application upon </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00323526">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>request. Projects that do not have a complete combined viability-commitment review package submitted within 150 days may be withdrawn from active processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E494A9" w14:textId="0E8DA387" w:rsidR="00434FDD" w:rsidRPr="003077C7" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Department staff will complete its underwriting and construction review within </w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -999,52 +1033,60 @@
         <w:t>viability</w:t>
       </w:r>
       <w:r w:rsidR="00117CD2" w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-commitment</w:t>
       </w:r>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> review process. Details concerning the submission </w:t>
       </w:r>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>requirements for each exhibit are provided on the cover forms that follow. The required information is to be placed directly behind the applicable cover form</w:t>
       </w:r>
       <w:r w:rsidR="005052BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the applicable folder in Procorem</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> in the applicable folder in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005052BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Procorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003077C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. If the information is not applicable to the project, the cover form should be marked not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282F2F57" w14:textId="5D329EDE" w:rsidR="007F3DEF" w:rsidRDefault="007F3DEF" w:rsidP="005052BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="540" w:right="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005E2856">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNDERWRITING AND CONSTRUCTION REVIEW PRO</w:t>
       </w:r>
       <w:r w:rsidR="005052BC" w:rsidRPr="005E2856">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1102,533 +1144,446 @@
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="007544F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHECKLIST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F035F9" w14:textId="56070604" w:rsidR="00434FDD" w:rsidRPr="007544F5" w:rsidRDefault="005052BC" w:rsidP="007544F5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007544F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">All documents are to be uploaded to Procorem as separate files with the exhibit label below, title, project name and </w:t>
+        <w:t xml:space="preserve">All documents are to be uploaded to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007544F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Procorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007544F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as separate files with the exhibit label below, title, project name and </w:t>
       </w:r>
       <w:r w:rsidRPr="007544F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>date of upload</w:t>
       </w:r>
       <w:r w:rsidRPr="007544F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. For example, certifications would be saved and uploaded as “A_Certifications_PROJECT NAME_MMDDYYYY”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F16B3F3" w14:textId="57D9530F" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="002A196B" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005052BC">
         <w:t xml:space="preserve">COMBINED </w:t>
       </w:r>
       <w:r w:rsidR="00434FDD" w:rsidRPr="005052BC">
         <w:t>VIABILITY</w:t>
       </w:r>
       <w:r w:rsidRPr="005052BC">
         <w:t>-COMMITMENT</w:t>
       </w:r>
       <w:r w:rsidR="00434FDD" w:rsidRPr="005052BC">
         <w:t xml:space="preserve"> REVIEW SUBMISSION PACKAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CC06C7" w14:textId="1861366D" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="34CC06C7" w14:textId="1861366D" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="2" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A: Application </w:t>
       </w:r>
       <w:r w:rsidR="003C6005" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Viability</w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-Commitment</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE770F9" w14:textId="2AEC108F" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005052BC">
         <w:t>DEVELOPMENT TEAM INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07334D6B" w14:textId="6581C286" w:rsidR="00326AB9" w:rsidRPr="00E817AA" w:rsidRDefault="00F351A5" w:rsidP="00CD6955">
+    <w:p w14:paraId="07334D6B" w14:textId="6581C286" w:rsidR="00326AB9" w:rsidRPr="00E817AA" w:rsidRDefault="00F351A5" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="3" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit B</w:t>
       </w:r>
       <w:r w:rsidR="00326AB9" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:  Notification of Changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357887A4" w14:textId="3E107AA7" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005052BC">
         <w:t>MARKET INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF85C8B" w14:textId="311DCE5D" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="6BF85C8B" w14:textId="311DCE5D" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="4" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00F351A5" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001C21F8" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Affirmative Fair Housing Marketing Plan Guideline</w:t>
       </w:r>
       <w:r w:rsidR="00183298" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C21F8" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00183298" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenant Selection Plan, &amp;  </w:t>
       </w:r>
       <w:r w:rsidR="001C21F8" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project Marketing Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D55388F" w14:textId="26D5C392" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="3D55388F" w14:textId="26D5C392" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="5" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit D: Management Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C8B5C9" w14:textId="71BC8E94" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005052BC">
         <w:t>FINANCIAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F2CADF" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="19F2CADF" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="6" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Cost Estimates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125D813D" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="125D813D" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="7" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit F: Other Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2833CBCA" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="2833CBCA" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="8" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit G: Draw Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22648812" w14:textId="723ADB52" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="22648812" w14:textId="723ADB52" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="9" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit H: Zoning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3C51CA" w14:textId="56FCBBC5" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005052BC">
         <w:t>CONSTRUCTION INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1AA600" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="1B1AA600" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="10" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00944EBE" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Plans and Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685F0BF7" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="685F0BF7" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="11" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit J: Project Rehabilitation Manual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215AE4E4" w14:textId="3814037C" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="215AE4E4" w14:textId="3814037C" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="12" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit</w:t>
       </w:r>
       <w:r w:rsidR="00F351A5" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00F83EC4" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -1641,473 +1596,383 @@
       <w:r w:rsidR="007D19B4" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Final</w:t>
       </w:r>
       <w:r w:rsidR="003C79C3" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Building Evaluation Report</w:t>
       </w:r>
       <w:r w:rsidR="00183298" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, Rehabilitation/Relocation Plans, and Project Scope of Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370BB05B" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="370BB05B" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="13" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00F83EC4" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D4324C" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Capital Needs Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56796F5F" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="56796F5F" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="14" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit</w:t>
       </w:r>
       <w:r w:rsidR="00F351A5" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB260F6" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="0BB260F6" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="15" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Environmental Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553E81DA" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="553E81DA" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="16" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Geotechnical Study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0862C8" w14:textId="19ED473B" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="00BC796F" w:rsidP="00CD6955">
+    <w:p w14:paraId="5A0862C8" w14:textId="19ED473B" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="00BC796F" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="17" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exhibit P</w:t>
       </w:r>
       <w:r w:rsidR="005C170B" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000F7807" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
       <w:r w:rsidR="00944EBE" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Section 3</w:t>
       </w:r>
       <w:r w:rsidR="000F7807" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clause Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC283A7" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="0EC283A7" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="18" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Construction Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57414DD9" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="57414DD9" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="19" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: General Contractor’s Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F544FCD" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="7F544FCD" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="20" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F83EC4" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D703A" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Architect’s Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608660BC" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="00CD6955">
+    <w:p w14:paraId="608660BC" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="00E817AA" w:rsidRDefault="00434FDD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="21" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Civil Engineer’s Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E39F07A" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="00CD6955">
+    <w:p w14:paraId="1E39F07A" w14:textId="77777777" w:rsidR="005C170B" w:rsidRPr="00E817AA" w:rsidRDefault="005C170B" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="22" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00BC796F" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Insurance and Bonding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43164E44" w14:textId="38BC4C75" w:rsidR="00434FDD" w:rsidRPr="007544F5" w:rsidRDefault="00434FDD" w:rsidP="007544F5">
       <w:pPr>
@@ -2197,139 +2062,107 @@
         </w:rPr>
         <w:t>produced in an excel format</w:t>
       </w:r>
       <w:r w:rsidR="00403058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be submitted which reflects all changes in the project, including current development and operating budgets and pro forma, since the previous submission. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A812AA" w14:textId="2C0A6527" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="007544F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00742860">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153213B5" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="153213B5" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="23" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CDA Form 202 Multifamily Rental Financing Application (</w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E45B55F" w14:textId="710CDAC8" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6E45B55F" w14:textId="710CDAC8" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="24" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Certifications - A copy of the Certifications must be executed and included with the application (Attached)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034BE30B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1151D545" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6F7B5C" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
@@ -3088,177 +2921,136 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F08B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The undersigned certifies that</w:t>
       </w:r>
       <w:r w:rsidRPr="007414AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the following provisions will be included in the project owner’s limited partnership or limited liability company agreement executed at closing: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286A16C" w14:textId="77777777" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="00CD6955">
+    <w:p w14:paraId="4286A16C" w14:textId="77777777" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2110"/>
           <w:tab w:val="left" w:pos="6701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="25" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohibit the project owner’s investor limited partner or non-managing member from removing the general partner or managing member from the limited partnership or limited liability company unless there is good cause; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EB88EC" w14:textId="70AB4AB3" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="00CD6955">
+    <w:p w14:paraId="41EB88EC" w14:textId="70AB4AB3" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2110"/>
           <w:tab w:val="left" w:pos="6701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="26" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Prevent the project owner’s investor limited partner or non-managing member from seeking early termination of extended affordability requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="006F20C2" w:rsidDel="00E81058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00403058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Section 3.2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F093AA" w14:textId="77777777" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="00CD6955">
+    <w:p w14:paraId="03F093AA" w14:textId="77777777" w:rsidR="00F43BB1" w:rsidRPr="006F20C2" w:rsidRDefault="00F43BB1" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2110"/>
           <w:tab w:val="left" w:pos="6701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="27" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The project owner’s limited partnership or limited liability company agreement will not use project reserves as a source for payment upon exit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5D90A3" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00403058" w:rsidRDefault="003B088E" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00403058">
         <w:t>GENERAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00403058">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="444E613B" w14:textId="635052B2" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00BD449A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -3774,1467 +3566,1065 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If any changes have been made to the overall structure of the project (i.e., proposed, rents, funding sources, etc.), a narrative describing the proposed changes should be provided for evaluation. If there have been any changes in the development team members or their role in the project, the name of the project or the name of the ownership entity including a significant change which may impact their financial position, applicants must provide information concerning the changes. For changes in the role of a development team member, a synopsis of the change should be provided for evaluation.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4641EAEF" w14:textId="25864719" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00BD449A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Please submit any additional information concerning the following, as applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DEA757" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="69DEA757" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="28" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Current financial statements for the prior fiscal year or interim statements for the previous quarter are required for the general partner, general contractor and management agent.  Each financial statement must identify all contingent liabilities, guarantees on other development in process and operating deficits.  Financial statements must meet the Department’s standard for the fiscal year that ended with three months of the submission period Otherwise the applicant may submit financial statements for the previous quarter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A72421C" w14:textId="42F42329" w:rsidR="003B088E" w:rsidRPr="00BD449A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6A72421C" w14:textId="42F42329" w:rsidR="003B088E" w:rsidRPr="00BD449A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="29" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Environmental Clearance, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3BF04A" w14:textId="2AF5C685" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00BD449A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="007414AD">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647143C9" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="647143C9" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="30" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Overview of Changes in Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50435604" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="50435604" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="31" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Synopsis of Changes i</w:t>
       </w:r>
       <w:r w:rsidR="007414AD" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Development Team Member Role(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320AE4BE" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="320AE4BE" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="32" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Developer Experience, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75200822" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="75200822" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="33" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>General Contractor Experience, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5029972D" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5029972D" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="34" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Architect Experience, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3448A055" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3448A055" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="35" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Agent Experience, if applicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CDA200" w14:textId="5FC21912" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="31CDA200" w14:textId="5FC21912" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidSect="007E0E05">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-        <w:pPrChange w:id="36" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  If there have been no changes in the project, no additional information needs to be submitted with the commitment review submission package.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D396A81" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="007414AD" w:rsidRDefault="003B088E" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="007414AD">
         <w:lastRenderedPageBreak/>
         <w:t>DEVELOPER EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB782EB" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For new development team members, the applicant must provide the following information on the new member.  A CDA Form 203 Developer’s Qualifications that addresses the experience and qualifications of the team member must be submitted along with the supporting information listed below. This should contain information on the members’ experience with other projects of similar type, scale and complexity and in a similar capacity. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11266A15" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="11266A15" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="37" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Applicable organizational documents, including articles of incorporation, articles of organization, bylaws, partnership agreement, and operating agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C07316" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="09C07316" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="38" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Certificate of Good Standing from the Maryland Department of Taxation and Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370BC319" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="370BC319" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="39" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Most recent report filed with the Federal Securities and Exchange Commission or other federal or state agency, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59486116" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="59486116" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="40" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resumes for each principal and affiliate of the development entity that will have responsibility for or involvement in the project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C15C03" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="48C15C03" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="41" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form HUD-2530—Previous Participation Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF3C2D2" w14:textId="1EEA392E" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3CF3C2D2" w14:textId="1EEA392E" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="42" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Current financial statement of the development entity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E85C30F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6E85C30F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="43" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>At least three business or professional references</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36ED2317" w14:textId="3C05A3C7" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="36ED2317" w14:textId="3C05A3C7" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="44" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract Affidavit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2991DAE2" w14:textId="3F68D2A6" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="004E7705" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0A3D6B" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2F0A3D6B" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="45" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CDA Form 203 Developer’s Qualifications and supporting information (</w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5109C6" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0E5109C6" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="46" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Articles of Incorporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FC7384" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="03FC7384" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="47" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Articles of Organization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DF333E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="007414AD" w:rsidP="00CD6955">
+    <w:p w14:paraId="71DF333E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="007414AD" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="48" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Certificate of Formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F407111" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5F407111" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="49" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bylaws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7DD4EA" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2A7DD4EA" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="50" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partnership Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2CC45E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3C2CC45E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="51" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Operating Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39358943" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="39358943" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="52" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Certificate of Good Standing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7878E84E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7878E84E" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="53" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Reports filed with the Federal Securities and Exchange Commission or other federal or state agency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1423FD87" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1423FD87" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="54" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resumes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1844DA" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2D1844DA" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="55" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form HUD-2530—Previous Participation Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F898FF" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="17F898FF" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="56" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Financial Statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4120A9C6" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4120A9C6" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="57" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CCB0FE" w14:textId="05E87016" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="38CCB0FE" w14:textId="05E87016" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidSect="007E0E05">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-        <w:pPrChange w:id="58" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract Affidavit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2985374C" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="008A5F8A" w:rsidRDefault="003B088E" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5F8A">
         <w:lastRenderedPageBreak/>
         <w:t>GENERAL CONTRACTOR EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CF0C40" w14:textId="672F0489" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A resume that addresses the experience and qualifications of the general contractor must be submitted. This should contain information on the contractor’s experience with other projects of similar type, scale and complexity and in a similar capacity. In addition, please submit AIA Document A305—Contractor's Qualification Statement with the Department’s supplement as part of the application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E63104" w14:textId="11CDE040" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="004E7705" w:rsidP="005E2856">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A59C9C5" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7A59C9C5" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="59" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resume</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735B0533" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="735B0533" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="60" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AIA Document A305—Contractor's Qualification Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653C9BC3" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="653C9BC3" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="61" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Supplement to the AIA Document A305—Contractor’s Qualification Statement (attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C41AA5" w14:textId="16375ECD" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="15C41AA5" w14:textId="16375ECD" w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD449A" w:rsidRPr="00E817AA" w:rsidSect="007E0E05">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-        <w:pPrChange w:id="62" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract Affidavit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E25503C" w14:textId="062A8C8A" w:rsidR="00BD449A" w:rsidRPr="004E7705" w:rsidRDefault="00BD449A" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5F8A">
         <w:lastRenderedPageBreak/>
         <w:t>SUPPLEMENT TO THE AIA DOCUMENT A305—CONTRACTOR’S QUALIFICATION STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB82C24" w14:textId="295E44CE" w:rsidR="00BD449A" w:rsidRPr="00177F58" w:rsidRDefault="00BD449A" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
       </w:pPr>
       <w:r w:rsidRPr="00177F58">
         <w:t>SUPPLEMENTAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70825A76" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="70825A76" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="63" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>List which trades, if any, will be performed directly by the Firm’s own personnel or by identity of interest subcontractors, and not by outside subcontractors, in the construction of the proposed housing development. If none, so state.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D54499" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73636C60" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="73636C60" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="64" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Neither the contractor nor any director, stockholder, officer, employee or agent associated with the contractor nor any person, firm or corporation has any financial interest in said property, and has not received nor will receive any benefit from the acquisition of said property, including but not limited to rebate, refunds, commissions or fees, except as hereunder disclosed. If none, so state.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48419197" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9D1BD0" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="2B9D1BD0" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="65" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The undersigned hereby certifies that neither the Firm nor any partner, director, stockholder, officer, employee or agent associated with the Firm nor any person, firm or corporation having a financial interest in the affairs of the Firm, has agreed, or will agree, directly or indirectly, or with the Firm’s knowledge and consent, to give to any other party any payment or thing of value, profit or fee, or commission as an inducement for the granting of this contract, except as hereunder disclosed. If none, so state.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4540B6BB" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674A01AA" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="674A01AA" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="66" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has the Firm, under its present name or any previously used name, or any of its principals, ever commenced construction of a project that it has not completed, except those currently under construction? If yes, provide details. Use extra sheets if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2EBD69" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E9FCAE" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="34E9FCAE" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="67" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In answering the following questions, the term “Principal” (as listed in paragraph 2 above) also includes any other Firm in which such person participated as a Principal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8F68A5" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="0F8F68A5" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidSect="007E0E05">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-        <w:pPrChange w:id="68" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-    <w:p w14:paraId="1E253A63" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E253A63" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="69" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Have any of the Principals ever filed a petition of bankruptcy?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A0A9CB" w14:textId="411F455C" w:rsidR="002D6FE2" w:rsidRDefault="002D6FE2" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5244,81 +4634,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FB2473" w14:textId="6888E829" w:rsidR="00BD449A" w:rsidRPr="002D6FE2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="49FB2473" w14:textId="6888E829" w:rsidR="00BD449A" w:rsidRPr="002D6FE2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="70" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Has there ever been a petition of bankruptcy filed against the Firm or any of the Principals?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E9FCE3" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="002D6FE2" w:rsidP="002D6FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -5332,239 +4707,194 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466F5587" w14:textId="1F6F55EA" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="466F5587" w14:textId="1F6F55EA" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="71" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has the Firm or any of the Principals ever made an assignment for the benefit of creditors?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED54E45" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="002D6FE2" w:rsidP="002D6FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C273050" w14:textId="4BC5A6D9" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="4C273050" w14:textId="4BC5A6D9" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="792"/>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="72" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Are there any unsatisfied judgments or liens against the Firm or any of the Principals?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521410E3" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="002D6FE2" w:rsidP="002D6FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C533BE9" w14:textId="098F68C3" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="2C533BE9" w14:textId="098F68C3" w:rsidR="00BD449A" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="73" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has the Firm or any of the Principals been a party to any litigation within the last five years?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C97E53" w14:textId="77777777" w:rsidR="002D6FE2" w:rsidRDefault="002D6FE2" w:rsidP="002D6FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5608,132 +4938,106 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If the answer to any of the questions in paragraph 5 is yes, give details. Use additional sheets if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D33A2A5" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451DCDDA" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="451DCDDA" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="74" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Has the Firm, or any of the Principals, ever been convicted of a crime? If yes, give details including the name of the entity or person, when and where convicted, and the crime or offense involved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236F0109" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEBD9AD" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="00CD6955">
+    <w:p w14:paraId="5CEBD9AD" w14:textId="77777777" w:rsidR="00BD449A" w:rsidRPr="006F20C2" w:rsidRDefault="00BD449A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="75" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Can the Firm obtain 100% payment and performance bonds for constructing the subject development?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3B4AE7" w14:textId="433C58E2" w:rsidR="00BD449A" w:rsidRPr="00F43BB1" w:rsidRDefault="00BD449A" w:rsidP="002D6FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F20C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -6316,620 +5620,457 @@
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BAE2CB" w14:textId="77777777" w:rsidR="00D47BF7" w:rsidRDefault="00D47BF7" w:rsidP="00BD449A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D47BF7" w:rsidSect="002D6FE2">
-          <w:headerReference w:type="even" r:id="rId26"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1728" w:bottom="1440" w:left="1620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24F40167" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="008A5F8A" w:rsidRDefault="003B088E" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5F8A">
         <w:lastRenderedPageBreak/>
         <w:t>ARCHITECT EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEA4D2A" w14:textId="3C7B1212" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="003B088E" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A resume that addresses the architect’s experience and qualifications must be submitted. This should contain information on the architect’s experience with other projects of similar type, scale and complexity and in a similar capacity. In addition, please submit AIA Document B305—Architect's Qualification Statement as part of the application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454779CD" w14:textId="373442FF" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="004E7705" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F778173" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0F778173" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="76" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resume</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6843E762" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6843E762" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="77" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AIA Document B305—Architect's Qualification Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18804EB5" w14:textId="4C0B4ADD" w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="18804EB5" w14:textId="4C0B4ADD" w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidSect="006F3B19">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1728" w:bottom="1440" w:left="1620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="78" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract Affidavit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D6DEE7" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="008A5F8A" w:rsidRDefault="003B088E" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5F8A">
         <w:lastRenderedPageBreak/>
         <w:t>MANAGEMENT AGENT EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E21F0D4" w14:textId="3D9FC6C2" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please submit the CDA Form 209 Management and Marketing Agent’s Qualifications as part of the application along with the supporting information listed below. This should contain information on the management agent’s experience with other projects of similar type, scale and complexity and in a similar capacity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6720BA3F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6720BA3F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="79" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resumes for each member of the firm or the management division that will have responsibility for or involvement in the project, including the executive officer or partner-in-charge, supervisor and resident manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D95FCCB" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6D95FCCB" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="80" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form HUD-2530—Previous Participation Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0FE5E4" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2E0FE5E4" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="81" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample management materials, including financial statements, budgets, work order system, maintenance programs, management plans and form of lease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F3361E" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="32F3361E" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="82" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample marketing materials, including marketing plan, rental brochure, press release, photographs of models and community spaces, newspaper advertisements and direct mail advertisements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376FF205" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="376FF205" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="83" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Current financial statements of the firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A95C129" w14:textId="2DFA0D1F" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2A95C129" w14:textId="2DFA0D1F" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="84" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References of the firm, including bank, professional and client</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8DC9C1" w14:textId="6CD61781" w:rsidR="003B088E" w:rsidRPr="004E7705" w:rsidRDefault="004E7705" w:rsidP="004E7705">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB97D31" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1CB97D31" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="85" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CDA Form 209 – Management Agent’s Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251223D2" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="251223D2" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="86" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63168205" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="63168205" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="87" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form HUD-2530—Previous Participation Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC6DFBD" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4BC6DFBD" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="88" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample Management Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680DDE06" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="680DDE06" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="89" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample Marketing Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B526716" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1B526716" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="90" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Current Financial Statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7B0385" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5E7B0385" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="91" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664A509" w14:textId="5C41AC47" w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2664A509" w14:textId="5C41AC47" w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="004E7705" w:rsidRPr="00E817AA" w:rsidSect="006F3B19">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1728" w:bottom="1440" w:left="1620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="92" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract Affidavit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC6CCD" w14:textId="4A05B5F4" w:rsidR="003B088E" w:rsidRPr="004C62F6" w:rsidRDefault="003B088E" w:rsidP="004C62F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E124EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EXHIBIT C: </w:t>
       </w:r>
@@ -6947,51 +6088,51 @@
         </w:rPr>
         <w:t>, TENANT SELECTION PLAN,</w:t>
       </w:r>
       <w:r w:rsidR="00C15DE6" w:rsidRPr="00E124EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; PROJECT MARKETING PLAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FAE819" w14:textId="5822319F" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="00403058" w:rsidP="004C62F6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">All projects, regardless of funding, must complete and submit an Affirmative Fair Housing Marketing Plan on the prescribed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00CE70FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Form HUD-935.2A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B15745">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> available online</w:t>
       </w:r>
       <w:r w:rsidR="003B088E" w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. The DHCD Attachment to Form HUD-935-2A must be included. Approval of the Affirmative Fair Housing Marketing Plan is contingent on the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA6D887" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7063,238 +6204,178 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and post in their leasing office and website a Tenant Selection Plan that describes all criteria that will be used in the  decision-making process to screen and approve eligible applicants for tenancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C0606D" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00183298">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Tenant Selection Plan must use criteria that comply with the General Public Use requirement, the Fair Housing Act, and the threshold requirements of Section 3.3.2 Affirmative Fair Housing Marketing of the Multifamily Rental Financing Program Guide.  Records outside of the scope of the Tenant Selection Plan should not be considered. The Tenant Selection Plan must include, at a minimum, the following provisions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793FDE21" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="793FDE21" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="93" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reasonable accommodation request process if the applicant has a disability;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2239A275" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="2239A275" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="94" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Description of how applications will be made available and accepted for processing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181A2FC2" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="181A2FC2" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="95" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How the waiting list will be maintained if a waiting list is part of the plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA6E35E" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="3FA6E35E" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="96" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prohibition of  income and minimum credit score requirements for prospective tenants with Housing Choice Vouchers or similar rental assistance vouchers, including, but not limited to, VASH, Shelter Plus Care, Bridge Subsidy and Continuum of Care, or prospective tenants applying for units with project based vouchers;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006D6857" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="006D6857" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="0049244F" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="97" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Credit history, eviction history, and criminal record screening policies must be in accordance with the requirements listed in the memo dated August 5, 2024 posted on the DHCD website;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00488742" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="00C15DE6" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="00488742" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="00C15DE6" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="98" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Denial notification process that includes in writing, via mail or email, all reasons for the denial, including the specific standard(s) that the applicant did not meet. If an applicant fails multiple screening criteria, all of those criteria should be included in the denial letter. All records relied on should be attached, including any screening reports. Letters should also include instructions on how to submit an appeal within 14 days of receiving a denial letter, if a record is inaccurate, </w:t>
       </w:r>
       <w:r w:rsidRPr="0049244F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>incomplete, or irrelevant; mitigating circumstances exist; or a reasonable accommodation for a disability is needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2932AA0B" w14:textId="66C77ED2" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00BD7C4E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7448,461 +6529,322 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Administrative procedures and processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1763920E" w14:textId="4D9060F9" w:rsidR="003B088E" w:rsidRPr="00F43BB1" w:rsidRDefault="003B088E" w:rsidP="00BD7C4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E124EE">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A920E2" w14:textId="0E6D75EB" w:rsidR="00403058" w:rsidRPr="00E817AA" w:rsidRDefault="00403058" w:rsidP="00CD6955">
+    <w:p w14:paraId="77A920E2" w14:textId="0E6D75EB" w:rsidR="00403058" w:rsidRPr="00E817AA" w:rsidRDefault="00403058" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="99" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affirmative Fair Housing Marketing Plan on the prescribed </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Form HUD-935.2A</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E817AA">
+        <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> available online</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0088133C" w:rsidRPr="00E817AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>additional instructions attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7054BD63" w14:textId="2DB63AF7" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7054BD63" w14:textId="2DB63AF7" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="100" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DHCD Attachment to Form HUD-935-2A (attached);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098135EC" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="00E817AA" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="098135EC" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="00E817AA" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="101" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenant Selection Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF26C5B" w14:textId="13C0FC17" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7DF26C5B" w14:textId="13C0FC17" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="102" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Draft Management and Marketing Plan (</w:t>
       </w:r>
       <w:r w:rsidR="0088133C" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">guidelines </w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>attached);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5833E6C1" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5833E6C1" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="103" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form of Proposed Lease;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A285227" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5A285227" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="104" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Forms for Work Orders and Inspections;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E48C6A" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="57E48C6A" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="105" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample Management Materials; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EBAE13" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="75EBAE13" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="106" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sample Marketing Materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF71625" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7DF71625" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="107" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Printout of project listing on </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...15 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>mdhousingsearch.or</w:t>
+        </w:r>
+        <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">g </w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00403058" w:rsidRPr="00E817AA">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E73D40C" w14:textId="09C8F8A2" w:rsidR="00914191" w:rsidRPr="00E817AA" w:rsidRDefault="00EA2D3E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2E73D40C" w14:textId="09C8F8A2" w:rsidR="00914191" w:rsidRPr="00E817AA" w:rsidRDefault="00EA2D3E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="108" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executed </w:t>
       </w:r>
       <w:r w:rsidR="00914191" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contract or Memorandum of Understanding to p</w:t>
       </w:r>
       <w:r w:rsidR="00914191" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rovide notice of unit availability and accept referrals from public housing authorities, voucher administrators, or mobility counseling programs operating in the regional market area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9A9838" w14:textId="2759CC29" w:rsidR="003B088E" w:rsidRPr="00E124EE" w:rsidRDefault="003B088E" w:rsidP="00E817AA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -7965,760 +6907,524 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> HUD</w:t>
       </w:r>
       <w:r w:rsidR="003C6005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43BB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assisted project and the plan is required by HUD regulations (24 CFR sections 200.600 – 200.625).  Applicants/owners/developers should complete HUD form 935.2A (Affirmative Fair Housing Marketing Plan (AFHMP) – Multifamily Housing) to satisfy this requirement.  Provided below is additional guidance for completing the form and the necessary attachments.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1CD508" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0E1CD508" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="109" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B064EF" w14:textId="31EF3669" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="24B064EF" w14:textId="31EF3669" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="110" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="007E07F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Form HUD-935.2A</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available online. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended that this form is filled out on the computer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FA6E05" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="15FA6E05" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="111" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 1:  Applicant/Respondent and Project Identification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A9D87B" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="13A9D87B" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="112" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer all questions; do not leave any questions blank.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795E9CA3" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="795E9CA3" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="113" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you do not have a contract number, enter TBD.  (see question 1b.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF975B6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2FF975B6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="114" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Be sure to include </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Market Area (typically a county) and the Expanded Market Area (typically an MSA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACC1D6C" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6ACC1D6C" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="115" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 2:  Type of AFHMP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDD8349" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1CDD8349" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="116" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer all questions; do not leave any questions blank.  Note that advertising must begin </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90 days prior to initial or renewed occupancy for new construction and substantial rehabilitation projects (see question 2d.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B01F13E" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7B01F13E" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="117" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 3:  Demographics of Marketing Area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6CA355" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7D6CA355" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="118" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete Worksheet #1 as instructed.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B81AF22" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4B81AF22" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="119" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use the information gathered on Worksheet #1 to identify which groups are the least likely to apply.  Check all applicable demographic groups (see question 3b.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FAB926" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="01FAB926" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="120" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Include a map showing the housing market area and the expanded market area.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DB7BB0" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="10DB7BB0" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="121" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 4:  Marketing Program and Residency Preference (if any)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681DEF16" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="681DEF16" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="122" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make a note that residency requirements are prohibited, but a preference is permissible.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All residency preferences must be approved by HUD.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  If the proposed project has a residency preference, please provide your underwriter with a copy of the HUD approval and complete Worksheet #2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004DA6DA" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="004DA6DA" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="123" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete Worksheet #3 as instructed (question 4b.).  Read the directions carefully.  Each group checked off in question 3b. should be listed in the left </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">hand column.  Note that the community contact information includes: name of contact person, address, telephone, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>previous experience working with targeted population, approximate date contact was/will be initiated,</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the specific role the contact will play in assisting with AFHM</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B95A6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6A7B95A6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="124" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete Worksheet #4 as instructed (question 4c.).  For each Targeted Population (listed across row 1 of the form), state the means of advertising that will be used, as applicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and the reason for choosing this media</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.   Also, include any languages in which the material will be provided, identify any alternative formats to be used (e.g. Braille, large print, etc.) and specify the logos (</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
@@ -8730,78 +7436,64 @@
         <w:t>as well as size</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) that will appear on various materials.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attach copies of the advertising or marketing material</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B56804D" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0B56804D" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="00BD7C4E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="125" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Worksheet #4 Sample</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6958" w:type="dxa"/>
         <w:tblInd w:w="1466" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1549"/>
@@ -9151,718 +7843,499 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6812DDCC" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="00551F73" w:rsidRDefault="007E07F0" w:rsidP="00DB1BEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F73">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apartments.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="455A47B3" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="455A47B3" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="126" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 5:  Availability of the Fair Housing Poster, AFHMP, and Project Site Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10469C8C" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="10469C8C" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="127" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer all questions; do not leave any questions blank.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523AD7F6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="523AD7F6" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="128" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Include the </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>size of the project site sign</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>size of the Equal Housing Opportunity logo</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760E5F40" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="760E5F40" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="129" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If this is an existing project, signage should be in place (provide measurements as indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A987484" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="7A987484" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="130" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If this is a new project, provide signage information from previous, similar, HUD assisted project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B050CA" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="52B050CA" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="131" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 6:  Evaluation of Marketing Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233EA53F" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="233EA53F" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="132" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain your quality assurance plan to evaluate marketing strategies.  Describe the process for determining future marketing efforts based on the evaluation process.  Include </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how often you will make this determination</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BE7877" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="02BE7877" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="133" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 7:  Marketing Staff and Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AC757A" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="10AC757A" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="134" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer all questions; do not leave any questions blank.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9470A" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="31D9470A" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="135" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>titles</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the staff positions involved in AFHMP/Fair Housing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0E9172" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="6E0E9172" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="136" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attach copies of any AFHMP/Fair Housing staff training materials and the</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> past and anticipated training dates</w:t>
       </w:r>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48424B3E" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="48424B3E" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="137" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 8:  Additional Considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2237F031" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="2237F031" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="138" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This is the catch-all portion of the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE5F684" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="6BE5F684" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="139" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Include any relevant information or considerations that may not have been adequately captured by other areas of the form.  If there is nothing additional to add, indicate N/A in this box.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F2B2DC" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="57F2B2DC" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRPr="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="140" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 9:  Review and Update</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C48C06" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="00CD6955">
+    <w:p w14:paraId="14C48C06" w14:textId="77777777" w:rsidR="007E07F0" w:rsidRDefault="007E07F0" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="007E07F0" w:rsidSect="006F3B19">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1728" w:bottom="1440" w:left="1620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="141" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="007E07F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please review the form and sign/date where indicated.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D2BFF9" w14:textId="38300FB8" w:rsidR="003B088E" w:rsidRPr="00766D08" w:rsidRDefault="00F8782A" w:rsidP="00E817AA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>AFFIRMATIVE</w:t>
       </w:r>
       <w:r w:rsidR="003B088E" w:rsidRPr="00E124EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FAIR</w:t>
       </w:r>
       <w:r w:rsidR="003B088E" w:rsidRPr="00E124EE">
@@ -10003,278 +8476,206 @@
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will include the </w:t>
       </w:r>
       <w:r w:rsidR="0088133C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ollowing provisions effective upon the completion of construction:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19066EFC" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="19066EFC" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="142" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prohibit income requirements for prospective tenants with Housing Choice Vouchers or similar vouchers, including, but not limited to, VASH, Shelter Plus Care, Bridge Subsidy, and Continuum of Care;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DC677B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="26DC677B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="143" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eliminate local residency preferences;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707A9A6B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="707A9A6B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="144" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ensure access to leasing offices for persons with disabilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A82F8AD" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2A82F8AD" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="145" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide flexible application and office hours to permit working families and individuals to apply; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8ADDC9" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7D8ADDC9" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="146" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Encourage credit references and testing that take into account the needs of persons with disabilities or special needs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536B5929" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="536B5929" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="147" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide notice of unit availability and accept referrals from public housing authorities, voucher administrators, and mobility counseling programs operating in the regional market area, and formalize such arrangements in the form of contracts or Memorandums of Understanding;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58485E5F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="58485E5F" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="148" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>An agreement to certify to DHCD annually that the owner accepts vouchers and does not employ practices that have the effect of excluding voucher holders, such as screening standards that require incomes at two or three times the monthly contract rents, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC2D3F5" w14:textId="728FFAFB" w:rsidR="003B088E" w:rsidRPr="00766D08" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="5CC2D3F5" w14:textId="728FFAFB" w:rsidR="003B088E" w:rsidRPr="00766D08" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="149" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Develop marketing strategies to identify applicants that are least likely to apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C644BC" w14:textId="54BEE6B9" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00766D08">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11076,697 +9477,457 @@
     </w:p>
     <w:p w14:paraId="1FACC726" w14:textId="78311967" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00766D08">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>STAFFING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D5839C" w14:textId="3B32FA40" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00C55074">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Address the management and maintenance staffing needs anticipated for the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B26C167" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3B26C167" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="150" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Will the project include on-site management and maintenance staff? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321C2F50" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="321C2F50" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="151" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What are the anticipated staffing needs for the project (specify the duties and responsibilities of each position and to whom each person reports)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC11148" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1FC11148" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="152" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What are the salaries, wages and fringe benefits, including rent-free apartments, for each staff person assigned to the project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D92DBD" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="69D92DBD" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="153" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What qualifications are required for each staff position including number of years of experience, specific type of experience and educational requirements?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABA375E" w14:textId="2378D7C4" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4ABA375E" w14:textId="2378D7C4" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="154" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What will be the management agent’s hiring procedures and personnel policies (address any staff training programs, employee grievance procedures, employee termination procedures and procedures for complying with equal opportunity requirements)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1ADDF4" w14:textId="2AA2BBAA" w:rsidR="003B088E" w:rsidRPr="00872B37" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3A1ADDF4" w14:textId="2AA2BBAA" w:rsidR="003B088E" w:rsidRPr="00872B37" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="155" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Are there any conditions or requirements that apply to employee apartments?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A56EAC" w14:textId="67F7D928" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="840" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:lastRenderedPageBreak/>
         <w:t>MARKETING AND TENANT SELECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EF975C" w14:textId="2A52D469" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00C55074">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Detail the proposed marketing and tenant selection procedures to be used for the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268E92F1" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="268E92F1" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="156" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What affirmative marketing practices will be implemented (such as marketing strategy, advertising, timing for accepting applications, content of advertising and promotional material and cost)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6B0695" w14:textId="30A45FEC" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1D6B0695" w14:textId="30A45FEC" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="157" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In accordance with AFHMP rules, what demographic groups have you determined to be least likely to apply without targeted outreach and marketing? What procedures will be used to monitor and evaluate the effectiveness of the AFHMP and to update it?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B321AE" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="79B321AE" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="158" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What methods will be used to market the units to any preference categories for very-low and extremely-low income families in accordance with any representations made in your application for funding? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F6E800" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="68F6E800" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="159" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What arrangements have you made with PHAs and voucher programs in the market area and expanded market area to seek and accept referral families on their waiting lists as well as their voucher holders? What methods will be used?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0143FA99" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0143FA99" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="160" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the procedures for instructing rental staff on the requirements of local, state and federal fair housing laws (including Title VIII of the federal Civil Right Act of 1968 and the Maryland Governor’s Code of Fair Practices)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30737E99" w14:textId="2892925B" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="30737E99" w14:textId="2892925B" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="161" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the tenant screening criteria (such as credit standards, reference checks, income certification and verification and affordability standards)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743EEA3" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1743EEA3" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="162" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the tenant selection criteria (including any preference categories and family composition for various sizes or type of units)? Are your tenant screening and selection criteria posted on your website and in your leasing office? How will you record demographic information on applicants accepted and rejected, and use that to evaluate the effectiveness of your AFHMP?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6B7C92" w14:textId="5B5D63F5" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0A6B7C92" w14:textId="5B5D63F5" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="163" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the methods for establishing, using and maintaining waiting lists? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E30C755" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1E30C755" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="164" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For units subsidized under any federal Section 8 rent subsidy program, what procedures will be used for coordinating with the government agency responsible for administering the subsidy program? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04947E76" w14:textId="0AD037B2" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>TENANT ELIGIBILITY AND INCOME CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3401A17E" w14:textId="70F5639B" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00C55074">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe procedures for determining tenant eligibility, initial certification of tenant income, re-certification of tenant income and procedures for relocating over income tenants if the loan program requires over income tenants to vacate subsidized units.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9D4114" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3D9D4114" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="165" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What are the methods to be employed for verifying income and other eligibility criteria? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5632C8" w14:textId="561193CF" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2A5632C8" w14:textId="561193CF" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="166" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What measures will be undertaken to protect the confidentiality of personal data on tenants and applicants? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B04730F" w14:textId="58D4C49A" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4B04730F" w14:textId="58D4C49A" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="167" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Who is responsible for performing the certification and re-certification of income and eligibility?  Describe the training and certification, if any, provided to the staff responsible for income certification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3673E9D7" w14:textId="7587223B" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3673E9D7" w14:textId="7587223B" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="168" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the re-certification schedule and procedures that will be implemented to ensure timely performance of re-certifications? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3EE60F" w14:textId="5C392CEA" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4E3EE60F" w14:textId="5C392CEA" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="169" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What procedures will be followed in relocating tenants who become ineligible to rent the units? For mixed-income projects, this can generally include renting the next available non-restricted unit to an income eligible family; however, the plan should provide for alternatives in the event too many over-income tenants occupy the project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0CB719" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="003957FB" w:rsidRDefault="003B088E" w:rsidP="00766D08">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>RENTS, SECURITY DEPOSITS AND OTHER CHARGES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D91845" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11782,1122 +9943,803 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Describe the rent structure for the project, security deposit requirements and other deposits and fees that will be charged to tenants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21026AD5" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="003B088E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648251C5" w14:textId="187CF409" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="648251C5" w14:textId="187CF409" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="170" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the initial rents for each type of unit in the project? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C3CC53" w14:textId="271E887F" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="50C3CC53" w14:textId="271E887F" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="171" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the amount of security deposit that tenants must pay? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2476FFB8" w14:textId="59672988" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2476FFB8" w14:textId="59672988" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="172" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any and other charges to tenants (such as, pet deposits, parking fees, utility charges and maintenance charges) and, if so, how much is it? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D466B" w14:textId="65B1257D" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="010D466B" w14:textId="65B1257D" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="173" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What training and/or experience has relevant staff received on the requirements of Maryland law regarding rents, security deposits, and other charges? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126FAB4D" w14:textId="57F81981" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>LEASES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFD2166" w14:textId="63F755AF" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach a copy of the proposed lease. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DF1C34" w14:textId="67CF64B7" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="79DF1C34" w14:textId="67CF64B7" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="174" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Who is authorized to execute leases on behalf of the management agent?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AAE725" w14:textId="29B7748C" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:t>MAINTENANCE AND REPAIR PROGRAM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A6EA05" w14:textId="7DFEDF72" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe the procedures for ensuring acceptable upkeep of the project. Attach copies of all forms for work orders and inspections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A56FD8" w14:textId="35CF0848" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="43A56FD8" w14:textId="35CF0848" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="175" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">How will the purchase of maintenance equipment, parts and supplies be controlled, who is authorized to make such expenditures and what is the maximum authorized expenditure? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F2703C" w14:textId="627D9356" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="43F2703C" w14:textId="627D9356" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="176" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What are the procedures for controlling inventory of maintenance equipment, parts and supplies and who is responsible for inventory control? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D744E54" w14:textId="068A3AA3" w:rsidR="003B088E" w:rsidRPr="00D71CE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7D744E54" w14:textId="068A3AA3" w:rsidR="003B088E" w:rsidRPr="00D71CE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="177" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What procedures will be followed for servicing appliances and mechanical equipment and are there any contracts that have been executed for this purpose? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB33F9C" w14:textId="7FF8445F" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4FB33F9C" w14:textId="7FF8445F" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="178" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the procedures for regular inspection of units during occupancy to assess the condition of units and the need for maintenance or repairs, for inspection of units prior to a move-out and for pre-occupancy inspections? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFEECE3" w14:textId="7263E373" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0DFEECE3" w14:textId="7263E373" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="179" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What procedures will be employed for preparing vacant units for occupancy? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23943E93" w14:textId="7D19A50A" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="23943E93" w14:textId="7D19A50A" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="180" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">How will tenant billing and collecting for damages be handled? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4644535A" w14:textId="5BDD70FC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4644535A" w14:textId="5BDD70FC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="181" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the schedule for interior and exterior painting and redecorating? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C818032" w14:textId="5944533B" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7C818032" w14:textId="5944533B" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="182" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the procedures and schedules for upkeep and maintenance of grounds and all common areas? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7045E326" w14:textId="2D39D68D" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7045E326" w14:textId="2D39D68D" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="183" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">How will emergency repairs be handled? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFF6234" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="7AFF6234" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="184" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the preventative maintenance schedules? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3BE758" w14:textId="4D707BA9" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>RENT COLLECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0639D2FC" w14:textId="6F44D590" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Address the policies and procedures the management agent will follow in the collection of rent and other charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFDD803" w14:textId="3EC1E6FB" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3DFDD803" w14:textId="3EC1E6FB" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="185" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Where will payments of rent be accepted? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51372644" w14:textId="2FC6F3CA" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="51372644" w14:textId="2FC6F3CA" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="186" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are acceptable forms of payment (for example, checks or money orders)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C9A1EE" w14:textId="7E836698" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="36C9A1EE" w14:textId="7E836698" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="187" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What accounting controls to protect against loss of rental income will be put into place? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04042904" w14:textId="1203C9BC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="04042904" w14:textId="1203C9BC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="188" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the method and frequency for preparing accounts receivable reports? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FBFE79" w14:textId="365EF628" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>REPORTING AND ACCOUNTING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5E36C7" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department requires a number of regular reports for different types of projects and financing. These reports include monthly operating reports, requests for subsidy payments, annual income and occupancy reports and annual financial statements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2C93D2" w14:textId="3E27992D" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="2E2C93D2" w14:textId="3E27992D" w:rsidR="003B088E" w:rsidRPr="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="189" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What are the schedule and procedures for preparing and submitting periodic reports to the Department?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645F7E59" w14:textId="102C38F4" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00872B37">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="720" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:lastRenderedPageBreak/>
         <w:t>GENERAL ADMINISTRATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD2D853" w14:textId="0B91A7CF" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In addition to the specific categories addressed above, the management of each project involves many ongoing administrative functions. Describe the general administrative functions that will be carried out at the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5914AB" w14:textId="6DDF6865" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6C5914AB" w14:textId="6DDF6865" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="190" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What general services will be provided at the project (for example, laundry, trash removal, exterminating)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090196C4" w14:textId="2EB4CD60" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="090196C4" w14:textId="2EB4CD60" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="191" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What procedures will be followed to ensure the provisions of the lease and other applicable rules and regulations are enforced? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77296DFB" w14:textId="693797E4" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="77296DFB" w14:textId="693797E4" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="192" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What security measures will be incorporated at the project? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCF123B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="1FCF123B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="193" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the staff and office hours of operation? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C9ADCB" w14:textId="6CB2AD68" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>TENANT SERVICES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF3E695" w14:textId="1DB35B81" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00F8782A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Describe the processes and procedures for carrying out the tenant service plan described in the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BB98DD" w14:textId="04CA2CEC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="32BB98DD" w14:textId="04CA2CEC" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="194" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What are the tenant services that will be provided at the project? Include any services required in the Guide as a threshold requirement, as well as any service awarded points in the funding application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8BCD53" w14:textId="5B2A1108" w:rsidR="009D2CC8" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0B8BCD53" w14:textId="5B2A1108" w:rsidR="009D2CC8" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="195" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">How will the tenant services be financed? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A9BD41" w14:textId="77DC3BB1" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="68A9BD41" w14:textId="77DC3BB1" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="196" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">What organizations will provide services or products and how will the services from other organizations be coordinated or delivered to the tenants? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353D0667" w14:textId="1A8EC881" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="353D0667" w14:textId="1A8EC881" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="197" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Which tenant services will be provided on-site? (Indicate what facilities are available at the project site for providing these tenant services.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DBD4B6" w14:textId="77777777" w:rsidR="00F8782A" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="32DBD4B6" w14:textId="77777777" w:rsidR="00F8782A" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F8782A" w:rsidSect="006F3B19">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="1728" w:bottom="1440" w:left="1620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="198" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Which tenant services will be provided off-site? (Indicate what facilities are available within the community for these tenant services and what access the tenants will have to these facilities.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C15A92" w14:textId="1A19B145" w:rsidR="00B92536" w:rsidRPr="00A77134" w:rsidRDefault="000E3741" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT D: MANAGEMENT AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6A3150" w14:textId="66B26A6C" w:rsidR="000E3741" w:rsidRPr="00A77134" w:rsidRDefault="000E3741" w:rsidP="00A77134">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The management agreement between the owner and the management agent must be submitted for review and approval. In those cases where the Department’s form of Management Agreement is changed or not used, the Department’s form of Management Certification must be used.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F284D63" w14:textId="65A9A093" w:rsidR="000E3741" w:rsidRPr="004D5EE0" w:rsidRDefault="000E3741" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6143125A" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="000E3741" w:rsidP="00CD6955">
+    <w:p w14:paraId="6143125A" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="000E3741" w:rsidP="00755C5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="199" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Management Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEDEA48" w14:textId="166FFCD4" w:rsidR="00D035E7" w:rsidRPr="00E817AA" w:rsidRDefault="005B4C5F" w:rsidP="00CD6955">
+    <w:p w14:paraId="5BEDEA48" w14:textId="166FFCD4" w:rsidR="00D035E7" w:rsidRPr="00E817AA" w:rsidRDefault="005B4C5F" w:rsidP="00755C5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="200" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">DHCD </w:t>
       </w:r>
       <w:r w:rsidR="006E19AF" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form of Management Agreement Ce</w:t>
       </w:r>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rtification (DHCD form provided</w:t>
       </w:r>
       <w:r w:rsidR="006E19AF" w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -14237,164 +12079,111 @@
         </w:rPr>
         <w:t>A breakdown of the construction or rehabilitation costs shown in the application’s development budget must be provided on CDA Form 212 Summary Cost Estimate and CDA Form 215 Detailed Cost Estimate. CDA Form 215 must be signed by the Sponsor/Borrower and General Contractor for the project.</w:t>
       </w:r>
       <w:r w:rsidR="00DB0FAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB0FAC" w:rsidRPr="00F06237">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Total Construction Costs on the Form 212 and Form 215 must match Total Construction or Rehabilitation Costs on the Form 202.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331077AC" w14:textId="7AC9D835" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B2B983" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="00403058" w:rsidP="00CD6955">
+    <w:p w14:paraId="79B2B983" w14:textId="77777777" w:rsidR="00E817AA" w:rsidRDefault="00403058" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="201" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CDA Form 212 Summary Cost Estimate (form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B493EB0" w14:textId="628A963E" w:rsidR="00403058" w:rsidRPr="00E817AA" w:rsidRDefault="00403058" w:rsidP="00CD6955">
+    <w:p w14:paraId="4B493EB0" w14:textId="628A963E" w:rsidR="00403058" w:rsidRPr="00E817AA" w:rsidRDefault="00403058" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="202" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CDA Form 215 Detailed Cost Estimate (form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...21 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00E817AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00E817AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3CC23B" w14:textId="77777777" w:rsidR="000374D8" w:rsidRPr="004D5EE0" w:rsidRDefault="000374D8" w:rsidP="00CD111F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F4182C" w14:textId="77777777" w:rsidR="00AD39E0" w:rsidRPr="004D5EE0" w:rsidRDefault="007144FD" w:rsidP="00CD111F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -14807,166 +12596,118 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For projects with assumed debt and/or existing reserves, escrows or impounds, the V/C submission must include a loan statement from the loan servicer with the total outstanding loan principal and interest for each loan dated within 30 days of the submission date and, if applicable, a statement from the holder of the reserves, escrows or impounds with the total balances dated within 30 days of the submission date. Reserves, escrows or impounds held by the owner can be evidenced by a bank statement dated within 30 days of the submission date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F8C39A" w14:textId="539360B9" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003957FB">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D74E3CE" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="4D74E3CE" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="203" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Updated Letters of Intent or firm Commitment Letters for all Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18542F27" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="18542F27" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="204" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Updated Letter of Intent or Agreement to Provide Local Contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F609BEE" w14:textId="77777777" w:rsidR="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0F609BEE" w14:textId="77777777" w:rsidR="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="205" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Updated Syndication Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ED1AFE" w14:textId="4D068D1E" w:rsidR="003957FB" w:rsidRPr="00B66ADB" w:rsidRDefault="003957FB" w:rsidP="00CD6955">
+    <w:p w14:paraId="43ED1AFE" w14:textId="4D068D1E" w:rsidR="003957FB" w:rsidRPr="00B66ADB" w:rsidRDefault="003957FB" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="206" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Updated loan statements for assumed debt and balance statement for existing reserves, escrows or impounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6127FEB0" w14:textId="77777777" w:rsidR="003957FB" w:rsidRPr="004D5EE0" w:rsidRDefault="003957FB" w:rsidP="003957FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6592208F" w14:textId="57F28062" w:rsidR="00C17AD7" w:rsidRPr="004D5EE0" w:rsidRDefault="00C17AD7" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
@@ -15073,110 +12814,98 @@
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For more detailed information on the procedures and requirements applicable to the draw process please see the Multifamily Housing Development Guide to Draw Procedures </w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00551F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00B15745">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">form available </w:t>
       </w:r>
       <w:r w:rsidR="00403058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00403058" w:rsidRPr="00CB105C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Multifamily Library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00403058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00B15745">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> DHCD’s website</w:t>
       </w:r>
       <w:r w:rsidR="00403058" w:rsidRPr="00551F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C869B26" w14:textId="29A39FEA" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="00A77134">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ACA78B" w14:textId="28705B5F" w:rsidR="000848EC" w:rsidRPr="00B66ADB" w:rsidRDefault="000848EC" w:rsidP="00CD6955">
+    <w:p w14:paraId="02ACA78B" w14:textId="28705B5F" w:rsidR="000848EC" w:rsidRPr="00B66ADB" w:rsidRDefault="000848EC" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="207" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Draw Schedule </w:t>
       </w:r>
       <w:r w:rsidR="00A77134" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(included in CDA Form 202)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFFDB27" w14:textId="6FC31EDA" w:rsidR="00C17AD7" w:rsidRPr="008C68EF" w:rsidRDefault="00C17AD7" w:rsidP="008C68EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00403058">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -15202,166 +12931,118 @@
     </w:p>
     <w:p w14:paraId="60B0060F" w14:textId="2B838BB4" w:rsidR="003B088E" w:rsidRPr="008C68EF" w:rsidRDefault="003B088E" w:rsidP="008C68EF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Evidence of the project’s compliance with zoning requirements for the proposed use is required at this stage of processing. Acceptable forms of evidence of zoning compliance include a letter or certification from the local zoning office, appraiser’s certification of zoning compliance or a current multifamily rental license for existing occupied projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0770C219" w14:textId="709351A1" w:rsidR="003B088E" w:rsidRPr="004D5EE0" w:rsidRDefault="003B088E" w:rsidP="008C68EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD2FF38" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="0BD2FF38" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="208" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Letter or Certification from Local Zoning Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3895BB6B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3895BB6B" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="209" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Appraiser’s Certification of Zoning Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6343DAED" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="6343DAED" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="210" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Current Multifamily Rental License, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3294E2" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3D3294E2" w14:textId="77777777" w:rsidR="003B088E" w:rsidRPr="00B66ADB" w:rsidRDefault="003B088E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="211" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If evidence of zoning compliance was submitted with the initial application package, no additional information needs to be submitted with the commitment review submission package.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39030D19" w14:textId="6E011703" w:rsidR="00434FDD" w:rsidRPr="008C68EF" w:rsidRDefault="000E3741" w:rsidP="008C68EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
@@ -15411,6754 +13092,4147 @@
         </w:rPr>
         <w:t xml:space="preserve">Documents indicated in this section shall be considered minimum requirements and should be amended as required by the specific project requirements. These requirements follow generally those defined for the Construction Document Phase of the AIA Owner Architect Agreement. The submission will generally reflect a project development of </w:t>
       </w:r>
       <w:r w:rsidR="000406E5" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">5% of the completed Construction Documents.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165CB605" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00344C79" w:rsidRDefault="00155120" w:rsidP="00943479">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBFA0E0" w14:textId="6D7DD9E7" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00344C79" w:rsidP="00CD6955">
+    <w:p w14:paraId="7DBFA0E0" w14:textId="6D7DD9E7" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00344C79" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="212" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
       <w:r w:rsidR="0003680E" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Set of Plan (1 Digital Copy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8BA105" w14:textId="77777777" w:rsidR="0003680E" w:rsidRPr="00B66ADB" w:rsidRDefault="0003680E" w:rsidP="00CD6955">
+    <w:p w14:paraId="3B8BA105" w14:textId="77777777" w:rsidR="0003680E" w:rsidRPr="00B66ADB" w:rsidRDefault="0003680E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="213" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Minimum Size for all Design Documents is 30”x40”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AD0904" w14:textId="514CA1CA" w:rsidR="007E0E05" w:rsidRPr="00B66ADB" w:rsidRDefault="0003680E" w:rsidP="00CD6955">
+    <w:p w14:paraId="76AD0904" w14:textId="514CA1CA" w:rsidR="007E0E05" w:rsidRPr="00B66ADB" w:rsidRDefault="0003680E" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="214" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications </w:t>
       </w:r>
       <w:r w:rsidR="007E0E05" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(1 Digital Copy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673FD43D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="673FD43D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="215" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Written statement of changes in material quality, amenities or other items which are reviewed in the development quality scoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1578E7FB" w14:textId="1F86E2E9" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00B66ADB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00344C79">
         <w:lastRenderedPageBreak/>
         <w:t>GUIDELINES FOR PLANS AND SPECIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB9BD90" w14:textId="4AFD30B0" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00344C79">
         <w:t>DRAWING REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496DB2EF" w14:textId="77777777" w:rsidR="00537143" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="496DB2EF" w14:textId="77777777" w:rsidR="00537143" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:pPrChange w:id="216" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Civil Engineering Documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFBF141" w14:textId="39CB5AF8" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00537143">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>The following documents should reflect near completion and be coordinated with the development of other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026344C0" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="026344C0" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="217" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Site plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35513013" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="35513013" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="218" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Grading plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AE16D5" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="06AE16D5" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="219" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sediment and erosion control plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAEB042" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5FAEB042" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="220" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Storm water management plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BACCDBC" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4BACCDBC" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="221" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition plan (if applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513C129D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="513C129D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="222" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Civil Plans = 1″ = 30′ scale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2483B086" w14:textId="6B059BEF" w:rsidR="00155120" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="00537143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements, require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B17C8A3" w14:textId="27625D42" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6B17C8A3" w14:textId="27625D42" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="223" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Landscape plan and schedule including benches, areas of seed and sod, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A790BC1" w14:textId="03A06BB2" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0A790BC1" w14:textId="03A06BB2" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="224" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Utility plan(s) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C4AC39" w14:textId="3C50406A" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="60C4AC39" w14:textId="3C50406A" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="225" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Utility profiles and structure schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741000FD" w14:textId="6DC3F78D" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="741000FD" w14:textId="6DC3F78D" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="226" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Site details sheet, including paving sections, sidewalk, curb sections, disabled   accessibility features, dumpster pad sections, retaining walls, mail boxes and tot lots, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2502D489" w14:textId="11FCBC49" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2502D489" w14:textId="11FCBC49" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="227" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Public works standard details (reproduce in the construction documents)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39648601" w14:textId="27CFEAC1" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="39648601" w14:textId="27CFEAC1" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="228" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Drawings = 1″ = 50′ scale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF1F64E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5FF1F64E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="229" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Architectural Documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C61214F" w14:textId="4A34A02F" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00537143">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>The following documents shall reflect near completion and shall be coordinated with the development of other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3057AE8E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3057AE8E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="230" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Title Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527A17C6" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="527A17C6" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="231" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Information including Project name and address </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DA192A" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="57DA192A" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="232" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The names, addresses and telephone numbers of the Owner and all Consultants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E1229A" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="63E1229A" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="233" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The date </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BB1175" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="12BB1175" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="234" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The submissions level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEDFE83" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0CEDFE83" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="235" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The CDA project number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079AC382" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="079AC382" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="236" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>List of Drawings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DF7EED" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="12DF7EED" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="237" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project Area Breakdown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5410CE0E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5410CE0E" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="238" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Unit Mix and Square Footages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A5BE11" w14:textId="1DE4229E" w:rsidR="00155120" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="55A5BE11" w14:textId="1DE4229E" w:rsidR="00155120" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="239" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vicinity Map</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14190088" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="14190088" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="240" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Code Analysis Sheets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F041A39" w14:textId="77777777" w:rsidR="00537143" w:rsidRPr="004D5EE0" w:rsidRDefault="00537143" w:rsidP="00CD6955">
+    <w:p w14:paraId="2F041A39" w14:textId="77777777" w:rsidR="00537143" w:rsidRPr="004D5EE0" w:rsidRDefault="00537143" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="241" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Designate uses and fire areas on schematic floor plans </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAEB28A" w14:textId="6C01AA7B" w:rsidR="00537143" w:rsidRPr="00537143" w:rsidRDefault="00537143" w:rsidP="00CD6955">
+    <w:p w14:paraId="1EAEB28A" w14:textId="6C01AA7B" w:rsidR="00537143" w:rsidRPr="00537143" w:rsidRDefault="00537143" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="242" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide written code analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A5A477" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="51A5A477" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="243" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Phasing Plans (if required), which apply particularly to Renovation projects especially if to be completed with partial or full building occupancy</w:t>
       </w:r>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1021D918" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1021D918" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="244" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Foundation Plan (1/8” scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600E9F6C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="600E9F6C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="245" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Foundation Plan (1/8” scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A52C625" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0A52C625" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="246" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Floor Plans for Each Building Level (1/8” scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154BDB99" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="154BDB99" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="247" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Floor Plans for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCA865C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2FCA865C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="248" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Roof Plan (1/16″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEEC14C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0AEEC14C" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="249" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Roof Plan (1/16″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD32C3D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1BD32C3D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="250" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Attic Plan (where applicable)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584878B0" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="584878B0" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="251" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Attic Plan (where applicable), indicating draft-stopping, firewalls and attic access</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45863CB8" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="45863CB8" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="252" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Plans of Individual Units (1/4″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315EB13D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="315EB13D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="253" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Individual Unit Plans (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0389E0" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0E0389E0" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="254" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Detailed Demolition Plans of Common Areas (1/4″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC66E84" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0CC66E84" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="255" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Detailed Plans of Common Areas (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2930FC93" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2930FC93" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="256" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Reflected Ceiling Plans for Each Building Level (1/8″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617E45D6" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="617E45D6" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="257" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Reflected Ceiling Plans for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4247E870" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4247E870" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="258" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Reflected Ceiling Plans of Individual Unit (1/4″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733BA65D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="733BA65D" w14:textId="77777777" w:rsidR="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="259" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Individual Unit Reflected Ceiling Plans (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BD3FEE" w14:textId="169F2ADA" w:rsidR="00155120" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="03BD3FEE" w14:textId="169F2ADA" w:rsidR="00155120" w:rsidRPr="00537143" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="907" w:hanging="547"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="260" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...14 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00537143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Detailed Demolition Reflected Ceiling Plans of Common Areas (1/4″  scale min)*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ED890A" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00155120">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053D3844" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="053D3844" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="261" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Detailed Demolition Reflected Ceiling Plans of Common Areas (1/4″ scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26274448" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="26274448" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="262" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Detailed Reflected Ceiling Plans of Common Areas (1/4″ scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46629B35" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="46629B35" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="263" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exterior Building Elevations (1/8″ scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEA49EC" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1EEA49EC" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="264" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide elevations of all exterior wall areas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA60FAB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7CA60FAB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="265" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide schematic key plan indicating elevation locations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E958FB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="01E958FB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="266" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include Demolition information as required.  Note some projects will require a complete set of Demolition Exterior Elevations separate from the New Construction Exterior Elevations. *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377D8479" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="377D8479" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="267" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Interior Elevations (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC3952F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6DC3952F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="268" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide elevations of interior corridor and common space wall areas where necessary to describe the project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663707EB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="663707EB" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="269" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Provide schematic key plan indicating elevation locations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9BED48" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2B9BED48" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="270" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include Demolition information as required.  Note some projects will require a complete set of Demolition Interior Elevations separate from the New Construction Interior Elevations. *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F1B7F5" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="59F1B7F5" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="271" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kitchen And Bath Elevations and Details (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BD0465" w14:textId="33FBB23E" w:rsidR="00155120" w:rsidRPr="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="31BD0465" w14:textId="33FBB23E" w:rsidR="00155120" w:rsidRPr="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="272" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition information, elevations and details as required*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5E55C8" w14:textId="78CCDD11" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00A974BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include the following demolition information as required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696B5BEE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="696B5BEE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="273" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Overall building Sections (1/2″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B907C0" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="71B907C0" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="274" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Typical Wall Sections (1/2″  scale min) in sufficient quantity to describe the varying   building conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702E830F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="702E830F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="275" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged Construction Plan Details (3/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547ABACF" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="547ABACF" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="276" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Specific Building Details Sections (3/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEF0757" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1CEF0757" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="277" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elevator Plans, Sections and Details (3/4″  min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AC6DD0" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="54AC6DD0" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="278" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Stair Tower Plans and Details (3/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3945A892" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3945A892" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="279" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Trash Chute and Compactor Details (1/2″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C98BAFE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4C98BAFE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="280" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wall Type Schedules and Details (1/2″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63348F16" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="63348F16" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="281" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Floor and Ceiling Type Schedules and Details (1/2″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B90BA4F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0B90BA4F" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="282" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Expansion joint Details (1/2″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6010A2" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5E6010A2" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="283" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Finish Schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C15D2A" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="05C15D2A" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="284" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Door and Frame Schedules and Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCD0EEE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0CCD0EEE" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="285" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Window Schedules and Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCF7610" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1FCF7610" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="286" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hollow Metal and Aluminum Storefront and curtain Wall Schedules and Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D551750" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0D551750" w14:textId="77777777" w:rsidR="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="287" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Louver, Panels and Vent Schedules and Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBE0607" w14:textId="6172D4A8" w:rsidR="00155120" w:rsidRPr="00A974BD" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1CBE0607" w14:textId="6172D4A8" w:rsidR="00155120" w:rsidRPr="00A974BD" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="288" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A974BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Additional Plans and Details as may be required by the Specific Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEABEF4" w14:textId="1E2E60A4" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4FEABEF4" w14:textId="1E2E60A4" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="289" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00754BEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Structural Documents.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The following documents shall reflect near completion and shall be coordinated with the other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAC6C94" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7BAC6C94" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="290" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Foundation Plan (1/8″  scale min)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CE7715" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="20CE7715" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="291" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Foundation Plan (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBB2A23" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2BBB2A23" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="292" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Framing Plan for Each Floor Level (1/8″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464C3B75" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="464C3B75" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="293" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Framing Plan for Each Floor Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7591E0ED" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7591E0ED" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="294" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Demolition Roof Framing Plan (1/8″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBDEC3A" w14:textId="7EA9D773" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4EBDEC3A" w14:textId="7EA9D773" w:rsidR="00155120" w:rsidRPr="00943479" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="295" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Roof Framing Plan (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414C7C2A" w14:textId="54BB4AFD" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00C000BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4429E8" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2E4429E8" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="296" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged Demolition Structural Plans (as required) (1/4″  scale min)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DDD900" w14:textId="1D7B71D1" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="45DDD900" w14:textId="1D7B71D1" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="297" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Enlarged Structural Plans (as required) (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6110AFAF" w14:textId="17DB1550" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="0054034F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include the following demolition information as required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5830AE34" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5830AE34" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="298" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Structural Schedules (as required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E97F4BA" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5E97F4BA" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="299" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Structural Sections (as required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06947CBC" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="06947CBC" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="300" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Typical Details (as required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56984F9D" w14:textId="377CAAEC" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="56984F9D" w14:textId="377CAAEC" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="301" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Structural Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4978A9" w14:textId="3F1F560B" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3D4978A9" w14:textId="3F1F560B" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="302" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Plumbing Documents. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The following documents shall reflect near completion and shall be coordinated with the other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A6CA1B" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="46A6CA1B" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="303" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">General Notes and Legends </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B1209B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="06B1209B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="304" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Plumbing Floor Plan for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420797E0" w14:textId="5A2CE098" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="420797E0" w14:textId="5A2CE098" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="305" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required</w:t>
       </w:r>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754E43C9" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="754E43C9" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="306" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Plumbing Unit Plans (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2D27AA" w14:textId="119752C0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7C2D27AA" w14:textId="119752C0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="307" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536449DC" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="536449DC" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="308" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged Plumbing Plans (as required) (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6579A746" w14:textId="1149B2FD" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6579A746" w14:textId="1149B2FD" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="309" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019DE7F9" w14:textId="1E050456" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="0054034F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6C88E4" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1C6C88E4" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="310" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Riser Diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33839A40" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="33839A40" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="311" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Domestic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73093DD5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="73093DD5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="312" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Waste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435070D0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="435070D0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="313" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Heating/Cooling system piping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F26DCE8" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4F26DCE8" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="314" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Condensate systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6E8C4B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3F6E8C4B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="315" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACFEE2F" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6ACFEE2F" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="316" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sprinkler including standpipes, valves and tamper switches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F280505" w14:textId="6EBD2F63" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3F280505" w14:textId="6EBD2F63" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="317" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CC1DB7" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="35CC1DB7" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="318" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fixture Schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7FA805" w14:textId="19463781" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4D7FA805" w14:textId="19463781" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="319" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C306EEE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2C306EEE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="320" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fire Pump Details (if required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6204533D" w14:textId="6E6B79E6" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6204533D" w14:textId="6E6B79E6" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="321" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D85B36" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="52D85B36" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="322" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Boiler, Chiller, Hot Water Heating and Other Systems Plans As Required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7076C3B2" w14:textId="2BFE38DE" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7076C3B2" w14:textId="2BFE38DE" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1267"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="323" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D7B58A" w14:textId="3B183341" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="50D7B58A" w14:textId="3B183341" w:rsidR="00155120" w:rsidRPr="0054034F" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="324" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> HVAC Documents.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The following documents shall reflect near completion and shall be coordinated with the other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5C582E" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7E5C582E" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="325" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>General Notes and Legends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CF0866" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="06CF0866" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="326" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>HVAC Floor Plan for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC6A541" w14:textId="2848AAD9" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6EC6A541" w14:textId="2848AAD9" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="327" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B9021" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="318B9021" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="328" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>HVAC Unit Plans (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7942C8" w14:textId="68E4EE01" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0E7942C8" w14:textId="68E4EE01" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="329" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D7ADF0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="72D7ADF0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="330" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged HVAC Plans (as required) (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5B6320" w14:textId="1FED6F68" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5D5B6320" w14:textId="1FED6F68" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1354"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="331" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354F9FB1" w14:textId="5CB834B5" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="0090777E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72015AB5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="72015AB5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="332" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Riser Diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBC8652" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2CBC8652" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="333" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Central duct systems (corridors, supply and exhaust, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB8063A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3EB8063A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="334" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Flues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD3B993" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5CD3B993" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="335" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kitchen and bath exhaust systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523FCD29" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="523FCD29" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="336" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283339B8" w14:textId="63DDE24F" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="283339B8" w14:textId="63DDE24F" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="337" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required</w:t>
       </w:r>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="5"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369E040C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="369E040C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="338" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Equipment Schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCCAF0B" w14:textId="302FD8D4" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5DCCAF0B" w14:textId="302FD8D4" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="339" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295F7607" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="295F7607" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="340" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Louver and Vent Schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6F9F30" w14:textId="2B2E46D0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6B6F9F30" w14:textId="2B2E46D0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="341" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEAE5BE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6FEAE5BE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="342" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Boiler, chiller and other systems plans as required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50054029" w14:textId="4D632763" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="50054029" w14:textId="4D632763" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="343" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4350DF" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7D4350DF" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="344" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged Mechanical Room Plans and Details (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4BA069" w14:textId="70AECEE0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4C4BA069" w14:textId="70AECEE0" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1354"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="345" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC9791" w14:textId="1208E55F" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="51DC9791" w14:textId="1208E55F" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="346" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Electrical Documents.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The following documents shall reflect near completion and shall be coordinated with the other documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF83D3" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="16AF83D3" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="347" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>General Notes and Legends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EF2A0A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="10EF2A0A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="348" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Power Floor Plan for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEDA7E3" w14:textId="36D47DE9" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2EEDA7E3" w14:textId="36D47DE9" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="349" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A50DE9B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4A50DE9B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="350" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lighting Floor Plan for Each Building Level (1/8″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52307276" w14:textId="4DDA49DF" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="52307276" w14:textId="4DDA49DF" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="351" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D03FFCE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6D03FFCE" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="352" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Power and Lighting Unit Plans (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581B95FE" w14:textId="255C9D1C" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="581B95FE" w14:textId="255C9D1C" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="353" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299A987C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="299A987C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="354" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enlarged Power and Lighting Plans (as required) (1/4″  scale min)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33579CF7" w14:textId="75A3D7CC" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="33579CF7" w14:textId="75A3D7CC" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1354"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="355" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45795269" w14:textId="3AEA45C9" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="0090777E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The following documents shall reflect a completion level of 65% or greater, generally indicating the level of work but not completed or completely coordinated.  Some sections and details may be omitted or incomplete.  However, these shall be provided in sufficient detail and quantity to generally detail the requirements of the project.  Sections and details shall address specific areas, which are more complex, or, due the specific project requirements require more detail than on a typical project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC083BB" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1BC083BB" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="356" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Electrical Riser Diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383D55A0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="383D55A0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="357" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278AE0C6" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="278AE0C6" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="358" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fire Alarm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5128C247" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5128C247" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="359" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Access Control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AA7FA5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="12AA7FA5" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="360" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Systems Control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEC49DB" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1BEC49DB" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="361" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cable TV and master antenna systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E059BE1" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5E059BE1" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="362" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Internet Access</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D29961" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="65D29961" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="363" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CCTV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9542B3" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6E9542B3" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="364" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dialers, intercoms and door entry systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EE77DD" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="52EE77DD" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="365" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Security systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F643F21" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5F643F21" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="366" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hearing Impaired systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7A478B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7F7A478B" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="367" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Emergency call systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ED630E" w14:textId="21817BE2" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="75ED630E" w14:textId="21817BE2" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="368" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB283CA" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0CB283CA" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="369" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Schedules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B2C25C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="24B2C25C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="370" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lighting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224C7662" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="224C7662" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="371" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Panels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506749CA" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="506749CA" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="372" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Electrical equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794ABC9D" w14:textId="23BE2391" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="794ABC9D" w14:textId="23BE2391" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="373" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68003504" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="68003504" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="374" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fire alarm and other systems plans as required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0CC647" w14:textId="3CBE34E6" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0F0CC647" w14:textId="3CBE34E6" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="375" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include demolition information as required*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781F3EBF" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="781F3EBF" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="376" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fire Pump and Emergency Generator Details, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A12E4A3" w14:textId="473B8CA0" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4A12E4A3" w14:textId="473B8CA0" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="377" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Site Lighting Plan and Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3777D7D2" w14:textId="05DD4CA2" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>SPECIFICATION REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9565E9" w14:textId="6236A314" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7A9565E9" w14:textId="6236A314" w:rsidR="00155120" w:rsidRPr="0090777E" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="378" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Design Development Documents Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5073A5A9" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5073A5A9" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="379" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Design Development Documents Specification shall include all sections of the 16 Division CSI format applicable to project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA7348F" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7FA7348F" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="380" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The specification shall be in CSI/Master Spec format.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087682B7" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="087682B7" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="381" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Specification cover shall include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E613B5D" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0E613B5D" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="382" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The names, addresses and telephone numbers of the Owner and all Consultants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CB3334" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="10CB3334" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="383" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The project name and address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD18E25" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="5BD18E25" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="384" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The date </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595AEE2C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="595AEE2C" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="385" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The submissions level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370C4A01" w14:textId="5DEFF370" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="370C4A01" w14:textId="5DEFF370" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="386" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The CDA project number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7FE14D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6D7FE14D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="387" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A complete table of contents shall be included at the front of the Specification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AE3C14" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="23AE3C14" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="388" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Division I should include General Conditions and other project requirements, including those of the lender</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7620FF2A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7620FF2A" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="389" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Include a summary of all anticipated Allowances, Alternates and Unit Prices in the appropriate Sections.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAD842F" w14:textId="12482E32" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="1BAD842F" w14:textId="12482E32" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="390" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include Specific Renovation/Demolition related sections as required</w:t>
       </w:r>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB4CEB9" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="6AB4CEB9" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="391" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...35 lines deleted...]
-    <w:p w14:paraId="24EDF5F3" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+      </w:pPr>
+      <w:r w:rsidRPr="004D5EE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Divisions II—where Division II is prepared by an separate Owner-retained Consultant, bind these Sections into the single Project Specification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EDF5F3" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="392" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Divisions II through XVI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3C11E6" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3B3C11E6" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="393" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include sections for all known elements.  It is recognized that some modifications will still be required as the project moves to completion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E49D0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="2B5E49D0" w14:textId="77777777" w:rsidR="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="394" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>When products are specified three or more manufacturers shall be listed in addition to “or equal” clause.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0D218D" w14:textId="215A96F7" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7E0D218D" w14:textId="215A96F7" w:rsidR="00155120" w:rsidRPr="008252A2" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="395" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008252A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include Specific Renovation/Demolition related sections as required*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F562CD4" w14:textId="3D81450A" w:rsidR="002A0D9E" w:rsidRPr="00344C79" w:rsidRDefault="00155120" w:rsidP="00344C79">
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7862510E" w14:textId="53BA9D67" w:rsidR="00155120" w:rsidRPr="00582025" w:rsidRDefault="002A0D9E" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -22200,105 +17274,81 @@
     </w:p>
     <w:p w14:paraId="317101C9" w14:textId="0DE33987" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The following rehabilitation manual is required for all renovation projects. Documents indicated below shall be considered minimum requirements and should be amended as required for specific project conditions and requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571C8118" w14:textId="0A358F4E" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9169A1" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="7B9169A1" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="396" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project Rehabilitation Manual (guidelines attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148E459E" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="148E459E" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:pPrChange w:id="397" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the project does not include the rehabilitation of existing buildings, a Project Rehabilitation Manual is not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C587F6" w14:textId="34416FD0" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00B66ADB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00344C79">
         <w:lastRenderedPageBreak/>
@@ -22323,182 +17373,122 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Incorporate the results of the survey of 100% of the existing building and the final scope of work for the project into a complete Survey Manual, which includes the items listed below. Coordinate the development of the manual with the final scope of the completed work and the information contained in the 100% Construction Documents (drawings and specifications).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672832F6" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The format for the required Final Survey Manual should relate to the specific project and include elements such as the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C37E661" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00CD6955">
+    <w:p w14:paraId="0C37E661" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="398" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Arranged in unit-by-unit format.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578DD700" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00CD6955">
+    <w:p w14:paraId="578DD700" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="399" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Include subsection for all public and common areas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777E0AF1" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00CD6955">
+    <w:p w14:paraId="777E0AF1" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="400" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include building exterior subsection if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3976A7A0" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="00CD6955">
+    <w:p w14:paraId="3976A7A0" w14:textId="77777777" w:rsidR="00A46269" w:rsidRPr="004D5EE0" w:rsidRDefault="00A46269" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="401" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...13 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provides a tabulation by subsection and section with project totals for each work element</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4113477D" w14:textId="7FB5CCD9" w:rsidR="009D2CC8" w:rsidRDefault="00434FDD" w:rsidP="00344C79">
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C96AC0" w14:textId="77777777" w:rsidR="002A0D9E" w:rsidRPr="00344C79" w:rsidRDefault="002A0D9E" w:rsidP="00344C79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
@@ -22546,176 +17536,140 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">third-party </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">engineer complete an assessment of the property.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7285AE" w14:textId="1993549A" w:rsidR="00183298" w:rsidRPr="004D5EE0" w:rsidRDefault="00183298" w:rsidP="00582025">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For projects that involve the rehabilitation of occupied housing, applicants must follow the criteria for in-place rehabilitations established in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00C70052">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>CDA Memo dated August 8, 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. To ensure compliance, the Department requires the submission of a rehabilitation/ relocation plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CA2357" w14:textId="1FE394FD" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The following reports are required for all renovation projects. Documents indicated below shall be considered minimum requirements. Amend as required for specific project conditions and requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611A40B7" w14:textId="0C44B084" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473192D5" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="473192D5" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="402" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Building Evaluation Report (guidelines attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2685B13B" w14:textId="3905B6CB" w:rsidR="00183298" w:rsidRPr="00B66ADB" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+    <w:p w14:paraId="2685B13B" w14:textId="3905B6CB" w:rsidR="00183298" w:rsidRPr="00B66ADB" w:rsidRDefault="00183298" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="403" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rehabilitation/Relocation Plan (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DAD3DD" w14:textId="692DE58E" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="53DAD3DD" w14:textId="692DE58E" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:pPrChange w:id="404" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the project does not include the rehabilitation of existing buildings, a building evaluation report is not applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the project is new construction or unoccupied, the tenant relocation plan is not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F733D11" w14:textId="1E5C740F" w:rsidR="00155120" w:rsidRPr="00582025" w:rsidRDefault="00155120" w:rsidP="00B66ADB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
@@ -22735,198 +17689,148 @@
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t xml:space="preserve">REVISED PRELIMINARY SCOPE OF WORK </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAD4E4B" w14:textId="56DC7DB5" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provide a further development of the written scope of work provided at the Schematic Design phase, delineating in narrative form the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A1563C" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="02A1563C" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="405" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The existing conditions and systems</w:t>
       </w:r>
       <w:r w:rsidR="00201316" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, including HVAC, electrical, plumbing, structural, building envelope, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0275FE1D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0275FE1D" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="406" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Proposed work to the above elements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A24880" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="03A24880" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="407" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">New systems and structures and how they will be integrated into the existing work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EB1EB0" w14:textId="77777777" w:rsidR="00582025" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="24EB1EB0" w14:textId="77777777" w:rsidR="00582025" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="408" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Other information as may be required to describe adequately the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0994F9BA" w14:textId="4A2FC025" w:rsidR="00155120" w:rsidRPr="00582025" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0994F9BA" w14:textId="4A2FC025" w:rsidR="00155120" w:rsidRPr="00582025" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="409" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00582025">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The narrative shall be broken down in the 16 CSI construction Divisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A34B7A" w14:textId="136AEE64" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t xml:space="preserve">ENGINEERING STUDIES AND EVALUATIONS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57AFABCE" w14:textId="3B66CBC8" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
@@ -22969,162 +17873,122 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Incorporation of the results of the survey of 100% of the existing building (provided in the Schematic Phase) into a preliminary Draft Survey Manual, which includes the items listed below. Coordinate the development of the manual with the project scope of work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542F5428" w14:textId="0F4DB4E3" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The format for the required Draft Survey Manual should relate to the specific project and include elements such as the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BC5314" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="36BC5314" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="410" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Arranged in unit-by-unit format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CC0A38" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="71CC0A38" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="411" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include subsection for all public and common areas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0EC06" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="3BB0EC06" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="412" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Include building exterior subsection if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5B6864" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="0D5B6864" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="413" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provides a tabulation by subsection and section with project totals for each work element</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C07F60" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -23178,104 +18042,80 @@
     </w:p>
     <w:p w14:paraId="41E28C44" w14:textId="0EEF564F" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Multifamily rental projects financed by the Department must provide for an extended period of affordable housing use.  To ensure this long-term financial feasibility and viability of rehabilitation projects, the Department establishes replacement reserve standards for individual projects after evaluating the capital needs assessment. Replacement reserves must be sufficient to cover foreseeable capital expenditures. Adequate reserves are particularly important in affordable housing developments where rents are restricted and may not keep pace with operating, maintenance and replacement costs. A guideline for completing the capital needs assessment follows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE1CC8A" w14:textId="1414ACCA" w:rsidR="00155120" w:rsidRPr="004D5EE0" w:rsidRDefault="00155120" w:rsidP="00582025">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4770968F" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="4770968F" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="414" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Capital Needs Assessment (if applicable) (guidelines attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454CD047" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="00CD6955">
+    <w:p w14:paraId="454CD047" w14:textId="77777777" w:rsidR="00155120" w:rsidRPr="00B66ADB" w:rsidRDefault="00155120" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="415" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the project does not include the rehabilitation of existing buildings, a capital needs assessment is not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F59E32B" w14:textId="3D4EC4FF" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="00434FDD" w:rsidP="00B66ADB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
@@ -23302,324 +18142,240 @@
       <w:r w:rsidR="00201316" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> a minimum </w:t>
       </w:r>
       <w:r w:rsidR="00201316" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the timeframe including the date of viability/commitment submission and </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>20 years from the proposed date of project completion. It must include, at a minimum, the elements listed below (refer to the attached illustration for further clarification of each element).  The illustration is intended only as a tool for understanding the basic minimal format. Values, elements and amortization periods indicated are for illustration purposes only and are not intended for actual use. This is a simplified schedule and represents only the minimal format acceptable. A more extensive schedule in a similar format is encouraged. This could take into account systems that have recently been only partially replaced and, therefore, will have different amortization periods for each part. Likewise, a new system to be installed in the future may have longer amortization periods than retained existing systems due to a higher quality intended to be used when the system is replaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A546E77" w14:textId="311DFDF9" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="5A546E77" w14:textId="311DFDF9" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="416" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proposed New Construction/Renovation Element. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Indicate in a 16-division CSI format</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the anticipated elements that comprise the scope of the proposed renovation or new construction project. (Only a portion of several divisions has been included in the illustration.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5989945C" w14:textId="6068B0BF" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="5989945C" w14:textId="6068B0BF" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:pPrChange w:id="417" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Unit Cost. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Indicate the</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">current unit price of the scope item. Refer to Total Units below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A1875" w14:textId="71DCAC7F" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="374A1875" w14:textId="71DCAC7F" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:pPrChange w:id="418" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Total Units. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Indicate the total number of units. The units can be the number of apartments in the project, the total square footage of a specific element, total cubic yards, total quantity of elements such as mechanical units, linear feet of various elements, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A660E7" w14:textId="1D148AB2" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="78A660E7" w14:textId="1D148AB2" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:pPrChange w:id="419" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Total New Construction/Renovation Cost.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This cost should be the total of the Unit Cost multiplied by the Total Units. It represents the total cost of replacement for the scope element in today’s dollars.  This can represent the total cost of a renovation element or new construction elements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F1D86D" w14:textId="28033755" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="39F1D86D" w14:textId="28033755" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:pPrChange w:id="420" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Amortization Period (years). </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The life expectancy of the specific element before replacement will typically be anticipated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB8E91B" w14:textId="66A50BE0" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="7CB8E91B" w14:textId="66A50BE0" w:rsidR="006F3B19" w:rsidRPr="00582025" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="421" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Year “X” Cost.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The amount to be put away each year so that the total replacement value will be available at the time the system or element is anticipated to fail.  The Total New Construction/Renovation Cost divided by the Amortization Period.  (Only a sampling of the years has been included in the illustration.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD3B4FB" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="5CD3B4FB" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="422" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Total.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is the sum of all years.  The total cost per year required to be put away so that the total replacement value of all systems and elements will be available at the time each system or element is anticipated to fail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D2EAE8" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="007E0E05">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
@@ -24069,116 +18825,89 @@
           <w:p w14:paraId="280DA755" w14:textId="4F77B3AF" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="030132D5" w14:textId="4EE31D8D" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEC61D8" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="5CEC61D8" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="494"/>
               </w:tabs>
               <w:ind w:left="494" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="423" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>General Requirements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="737295AD" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="737295AD" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="num" w:pos="764"/>
               </w:tabs>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="424" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allow only 4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2311ABAB" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -24329,116 +19058,89 @@
           <w:p w14:paraId="597F4830" w14:textId="4058D783" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="7AE35681" w14:textId="1B05BE8A" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6007BD3D" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="6007BD3D" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="494"/>
               </w:tabs>
               <w:ind w:left="494" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="425" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Permits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F3BF48" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="23F3BF48" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="num" w:pos="764"/>
               </w:tabs>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="426" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allow Only .25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FFE28BF" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -24818,108 +19520,85 @@
           <w:p w14:paraId="40DA1397" w14:textId="112C8AC0" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="222038BC" w14:textId="2AEEB062" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="508F7C0E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="508F7C0E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="494"/>
               </w:tabs>
               <w:ind w:left="494" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="427" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Roads and Parking Areas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B97054C" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="2B97054C" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="785"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="428" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Repairs to existing bituminous paving including new striping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ACBD6A9" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -25070,71 +19749,61 @@
           <w:p w14:paraId="57599118" w14:textId="461AA940" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="1CBACAA0" w14:textId="72FCE8D5" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="492D572B" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="492D572B" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="429" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Scheduled seal coating of bituminous paving including new striping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B75E269" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -25511,108 +20180,85 @@
           <w:p w14:paraId="5B509952" w14:textId="5F5EC573" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="273CF630" w14:textId="77777777" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D89D28E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="0D89D28E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:ind w:left="515"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="430" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HVAC System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5F3D44" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="7B5F3D44" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="num" w:pos="764"/>
               </w:tabs>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="431" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Remove and replace existing gas fired furnaces and electric air conditioning with all new high efficiency units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F391CF" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -25762,79 +20408,65 @@
           </w:tcPr>
           <w:p w14:paraId="4F0FABC1" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Management indicates 146 compressors recently replaced in 1997. However, only 27 furnaces have been recently replaced. The Remainder of the Furnaces should be replaced immediately.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="3AAF5597" w14:textId="69AA1CAF" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BD5891" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="68BD5891" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="num" w:pos="764"/>
               </w:tabs>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="432" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Clean all ductwork</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FB974E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -25985,111 +20617,85 @@
           <w:p w14:paraId="56F2C653" w14:textId="3BDD17D0" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1676D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1EFE" w:rsidRPr="003077C7" w14:paraId="3FA0393A" w14:textId="79BC1A81" w:rsidTr="00A430EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737349DC" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="737349DC" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="515"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="433" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Water Heating</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E56C1E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="00CD6955">
+          <w:p w14:paraId="28E56C1E" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="004D5EE0" w:rsidRDefault="000C1EFE" w:rsidP="001706E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="num" w:pos="764"/>
               </w:tabs>
               <w:ind w:left="764" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pPrChange w:id="434" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="004D5EE0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provide all new gas fired water heaters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11D485D2" w14:textId="77777777" w:rsidR="000C1EFE" w:rsidRPr="000C1EFE" w:rsidRDefault="000C1EFE" w:rsidP="000C1EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1EFE">
               <w:rPr>
@@ -26644,214 +21250,156 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completion of a project that involves adding buildings or other improvements, roads and/or sidewalks, an as-built survey which complies with the above requirements must be provided.  CDA at its discretion may require an as-built survey for other types of projects.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489C65BE" w14:textId="79BAE514" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00F70560">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The survey also needs to include the following items:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F8018A" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="32F8018A" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="435" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lot lines and set-back lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5FEAF7" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="6F5FEAF7" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="436" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Location of all existing easements, rights of way, improvements on or encroachments upon, over, to or from the property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF340A2" w14:textId="015DA1FC" w:rsidR="006F3B19" w:rsidRPr="00F70560" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="3CF340A2" w14:textId="015DA1FC" w:rsidR="006F3B19" w:rsidRPr="00F70560" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="437" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Location of all items that will be listed in Schedule B, Part II of the lender’s title policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A1BA81" w14:textId="71022E58" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00F70560">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7CB40A" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="5F7CB40A" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="438" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Draft Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E13C0EB" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="4E13C0EB" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="439" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Form of Certificate (attached)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DCD6AE" w14:textId="77777777" w:rsidR="00542E17" w:rsidRPr="004D5EE0" w:rsidRDefault="00542E17" w:rsidP="00542E17">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4124ACD9" w14:textId="77777777" w:rsidR="00552446" w:rsidRPr="004D5EE0" w:rsidRDefault="00552446">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3707E04B" w14:textId="77777777" w:rsidR="006E7C3E" w:rsidRPr="004D5EE0" w:rsidRDefault="00552446" w:rsidP="00265430">
@@ -27069,54 +21617,54 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of Table A thereof.  The field work was completed on ___________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1547FD" w14:textId="09CD18FA" w:rsidR="006E7C3E" w:rsidRPr="004D5EE0" w:rsidRDefault="006E7C3E" w:rsidP="00F70560">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date of Plat or Map:_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B70317" w14:textId="77777777" w:rsidR="005D0A20" w:rsidRDefault="006E7C3E" w:rsidP="006E7C3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="005D0A20" w:rsidSect="000374D8">
-          <w:headerReference w:type="even" r:id="rId34"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:headerReference w:type="even" r:id="rId41"/>
+          <w:headerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="even" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[Surveyor’s signature, printed name and seal with Registration/License Number]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341D5FDA" w14:textId="0EFE6645" w:rsidR="00434FDD" w:rsidRPr="005D0A20" w:rsidRDefault="00434FDD" w:rsidP="005D0A20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -27315,233 +21863,161 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Between 180 days and 1 year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14ED92D1" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001937F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Update the following components:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79261AB6" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="79261AB6" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="440" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interviews</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45DBC090" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="45DBC090" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="441" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Searches for environmental liens</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A772550" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="1A772550" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="442" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Government records review</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67DF2F19" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="67DF2F19" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="443" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Site reconnaissance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="781EC565" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="781EC565" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="444" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Report and EP declaration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F87A26F" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="001B6F3A" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="4F87A26F" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="001B6F3A" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="445" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Must also satisfy user responsibilities (user-provided information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00183298" w14:paraId="1E53C59F" w14:textId="77777777" w:rsidTr="001937F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F57C26" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001937F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -27549,105 +22025,81 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>More than one year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A8A7D3" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001937F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Update the following components:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="063B4AAF" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="063B4AAF" w14:textId="77777777" w:rsidR="00183298" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="446" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All Phase I components to be completed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BACC6CF" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="001B6F3A" w:rsidRDefault="00183298" w:rsidP="00CD6955">
+          <w:p w14:paraId="2BACC6CF" w14:textId="77777777" w:rsidR="00183298" w:rsidRPr="001B6F3A" w:rsidRDefault="00183298" w:rsidP="001706E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pPrChange w:id="447" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prior report can be used as a reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15AF01B5" w14:textId="2C4726CF" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="00183298" w:rsidP="005D0A20">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -27745,51 +22197,51 @@
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Particular physical conditions (e.g., the presence of wetlands or other specially-protected areas) or future site use requirements or conditions (e.g., deed restrictions imposing engineering or institutional controls, whether in connection with prior site remediation work).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E146D66" w14:textId="5F5B11E2" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="00183298" w:rsidP="005D0A20">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, any project that includes federal financing triggers the requirements of the National Environmental Policy Act (NEPA) and must comply with all NEPA requirements. For projects that must comply with NEPA, the Environmental Professional must also complete the HUD Sample Field Notes Checklist (included as part of HUD Form 4126), a copy of which may be downloaded on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00B31DA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>HUD website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67748C2C" w14:textId="676D14DE" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="005D0A20">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>PHASE II ENVIRONMENTAL ASSESSMENT</w:t>
       </w:r>
@@ -27981,245 +22433,170 @@
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mold.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7D3811" w14:textId="308079C5" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="005D0A20">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DCBFF7" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="07DCBFF7" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="448" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phase I Environmental Assessment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABD2DC3" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="3ABD2DC3" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="449" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phase II Environmental Assessment (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0691732D" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="0691732D" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="450" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Professional Reviewer’s Statement of Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FC36F4" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="14FC36F4" w14:textId="77777777" w:rsidR="006F3B19" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="451" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Professional Reviewer’s Engagement/Reliance Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE44AFF" w14:textId="77777777" w:rsidR="00CA76C0" w:rsidRPr="00B66ADB" w:rsidRDefault="00944F4A" w:rsidP="00CD6955">
+    <w:p w14:paraId="2BE44AFF" w14:textId="77777777" w:rsidR="00CA76C0" w:rsidRPr="00B66ADB" w:rsidRDefault="00944F4A" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CA76C0" w:rsidRPr="00B66ADB" w:rsidSect="000374D8">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="452" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample Field Notes Checklist, included as part of Form HUD-4128, available for download on the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...23 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00B66ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>HUD website</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D93D622" w14:textId="01046F04" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EXHIBIT </w:t>
       </w:r>
       <w:r w:rsidR="00A46269" w:rsidRPr="00344C79">
         <w:rPr>
@@ -28236,79 +22613,67 @@
     </w:p>
     <w:p w14:paraId="5311B3E9" w14:textId="7A4AF306" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A written report based on traditional soil studies for the area should be provided that indicates how these may affect the proposed site. The report should give specific recommendations as to foundation type that is anticipated. Where there is reason to suspect potential for any unusual or costly soil conditions, appropriate additional investigations may be needed, including borings and test pits. As a result of these investigations, a written analysis with recommendations is to be prepared. A registered professional soils engineer must perform all work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBD6D46" w14:textId="11E38989" w:rsidR="006F3B19" w:rsidRPr="004D5EE0" w:rsidRDefault="006F3B19" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A16953" w14:textId="77777777" w:rsidR="00ED5CAF" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="58A16953" w14:textId="77777777" w:rsidR="00ED5CAF" w:rsidRPr="00B66ADB" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED5CAF" w:rsidRPr="00B66ADB" w:rsidSect="000374D8">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="453" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Geotechnical Study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D29A9A" w14:textId="12157C50" w:rsidR="00552446" w:rsidRPr="00344C79" w:rsidRDefault="00A46269" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EXHIBIT P: </w:t>
       </w:r>
@@ -28356,110 +22721,97 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00551F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">available for download </w:t>
       </w:r>
       <w:r w:rsidR="00944F4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00944F4A" w:rsidRPr="00B31DA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>HUD website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00551F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087B483A" w14:textId="1EBFFBC5" w:rsidR="00552446" w:rsidRPr="004D5EE0" w:rsidRDefault="00552446" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00344C79">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E761E5" w14:textId="5E2E6DC8" w:rsidR="00344C79" w:rsidRPr="00B66ADB" w:rsidRDefault="00552446" w:rsidP="00CD6955">
+    <w:p w14:paraId="37E761E5" w14:textId="5E2E6DC8" w:rsidR="00344C79" w:rsidRPr="00B66ADB" w:rsidRDefault="00552446" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00344C79" w:rsidRPr="00B66ADB" w:rsidSect="000374D8">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="454" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Federal Section 3 Clause (form provided)</w:t>
       </w:r>
       <w:r w:rsidR="00ED5CAF" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(for Federal HOME </w:t>
       </w:r>
       <w:r w:rsidR="008D549E" w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
@@ -29066,150 +23418,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64CD70A1" w14:textId="663A245D" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Additional Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597DFDB3" w14:textId="1DB4DBB9" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="597DFDB3" w14:textId="1DB4DBB9" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:pPrChange w:id="455" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>The Developer and Contractor will monitor the success of these actions through a monthly review of the awarded contracts.  At this time, a review of uncommitted contracts for possible participation will be conducted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6707F4FE" w14:textId="0A1D4AEA" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="6707F4FE" w14:textId="0A1D4AEA" w:rsidR="006F3B19" w:rsidRPr="00ED5CAF" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:pPrChange w:id="456" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>A monthly “Contract and Subcontract Activity Report” and a “Section 3 Summary Report” will be submitted to DHCD listing the section 3 activity during the reporting period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFF3C96" w14:textId="35935C43" w:rsidR="00552446" w:rsidRDefault="006F3B19" w:rsidP="00CD6955">
+    <w:p w14:paraId="5BFF3C96" w14:textId="35935C43" w:rsidR="00552446" w:rsidRDefault="006F3B19" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:pPrChange w:id="457" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>The required numerical goal is at least 10 percent of the total dollar amount of all section 3 covered contracts for building trades work for maintenance, repair, modernization of development of public or Indian housing, or for building trades work arising in connection with housing rehabilitation, housing construction and other public construction; and at least three (3) percent if the total dollar amount of all other section 3 covered contracts.  (If the goal is not met provide documentation to support your effort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31236D14" w14:textId="77777777" w:rsidR="00ED5CAF" w:rsidRDefault="00ED5CAF" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034BBFAF" w14:textId="0BF7230A" w:rsidR="00ED5CAF" w:rsidRDefault="00ED5CAF" w:rsidP="00ED5CAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -29702,362 +24021,251 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT Q: CONSTRUCTION SCHEDULE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FA6F63" w14:textId="717E18CD" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>At the commitment review stage, applicants should have developed a detailed schedule for completing construction of the project. Include in the commitment review submission package the construction schedule in bar chart format (Gantt chart type), which must include the following elements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02901DB5" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="02901DB5" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="458" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Arrange in 16 division CSI format with detailed task breakdown below each division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD05C14" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="6DD05C14" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="459" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Where possible relate to the trade payment breakdown detail provided for the project, the anticipated Application for Payment categories and the CDA Form 212 and CDA Form 215</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D69555D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="6D69555D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="460" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Show start and end dates and duration of each task</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFCC957" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="7CFCC957" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="461" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Show predecessors for major tasks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C518DA" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="08C518DA" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="462" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Show critical relationship between major elements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C571B9F" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="0C571B9F" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="463" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Show float for each division. Show float as belonging neither to the Owner nor to the Contractor.  Float shall be available by all parties as required by the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CB4DA0" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="04CB4DA0" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="464" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project time shall be shown in calendar days</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3707BA58" w14:textId="4962652A" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="3707BA58" w14:textId="4962652A" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="465" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Produce schedule in color with critical elements indicated in red and all other elements indicated in black</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE78210" w14:textId="148DA7EF" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3575893D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B66ADB" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="3575893D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B66ADB" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="466" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B66ADB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Construction Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B34520" w14:textId="19702D34" w:rsidR="00434FDD" w:rsidRPr="00F86296" w:rsidRDefault="00123955" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00434FDD" w:rsidRPr="002230DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
@@ -30102,204 +24310,151 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">An executed copy of the Owner/Contractor Agreement must be provided. The Department requires the Standard Form of Agreement Between Owner and Contractor/Cost Plus with negotiated maximum price, the AIA Document A102–2017 to be used.  Only under certain circumstances and with prior approval of the Department will the Standard Form of Agreement Between Owner and Contractor Lump Sum, where the basis of payment is a stipulated sum, the AIA Document A101–2017 may be used.  If a Lump Sum Contract is used three separate complete bids from qualified contractors are required.  For all forms of contract, include the AIA Document A201–2017, General Contractor’s Conditions to the Contract for Construction and the CDA Supplementary General Conditions.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6828FC96" w14:textId="7B294D02" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076EF145" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="076EF145" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="467" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Standard Form of Agreement Between Owner and Contract</w:t>
       </w:r>
       <w:r w:rsidR="008418C1" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> where the basis of the payment is the Cost of the Work Plus a Fee with a Guaranteed Maximum Price</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AIA Document AIA Document A102-2017)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462A9153" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="462A9153" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="468" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Standard Form of Agreement Between Owner and Contract/Lump Sum (AIA Document  A101-2017)</w:t>
       </w:r>
       <w:r w:rsidR="008418C1" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Must receive prior approval of the Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A15EBE6" w14:textId="2A8998D6" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="6A15EBE6" w14:textId="2A8998D6" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="469" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>General Conditions of the Contract for Construction (AIA Document A201-2017</w:t>
       </w:r>
       <w:r w:rsidR="008418C1" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDA Supplementary General Conditions (</w:t>
       </w:r>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6607D315" w14:textId="77777777" w:rsidR="00826A23" w:rsidRPr="004D5EE0" w:rsidRDefault="00826A23">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CD208E" w14:textId="583ECB4C" w:rsidR="00434FDD" w:rsidRPr="00F86296" w:rsidRDefault="00E21215" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -30419,205 +24574,140 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The B108-2009 contains many of the same provisions as the B101-2017. The B108-2009 was developed with the assistance of several federal agencies and contains terms and conditions that are unique to federally funded or federally insured projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D75AEB8" w14:textId="2C061498" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC8F80" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="66BC8F80" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="470" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AIA Document B101-2017 – Standard Form of Agreement between Owner and Architect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA065A" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="6ADA065A" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="471" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AIA Document B109-2010 – Standard Form of Agreement between Owner and Architect for a Multi-Family Residential or Mixed Use Residential Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49329744" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="49329744" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="472" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AIA B108-2009 Standard Form of Agreement between Owner and Architect for Federally Funded or Federally Insured Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E1ED30" w14:textId="61594F7E" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="34E1ED30" w14:textId="61594F7E" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="473" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Attachment to the Owner/Supervising Construction Professional Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">form available in the </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6955">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Multifamily Library</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00944F4A" w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on DHCD’s website</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6C96DD" w14:textId="39D73B3A" w:rsidR="00434FDD" w:rsidRPr="00F86296" w:rsidRDefault="00E21215" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:br w:type="page"/>
@@ -30647,105 +24737,81 @@
     </w:p>
     <w:p w14:paraId="531171D1" w14:textId="5733243F" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>An executed copy of an agreement outlining the civil engineer’s role is required for projects that involve new construction or when warranted by the scope of the rehabilitation of an existing building(s). The form of agreement submitted must clearly show the scope of services and fee structure. Site accessibility services that meet state and federal guidelines should be included in the scope of work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDEF292" w14:textId="230DCF0C" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570CCCF7" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="570CCCF7" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="474" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contract or Form of Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211FF839" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="211FF839" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="00B32A90" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:pPrChange w:id="475" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Not Applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32A90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the work of the civil engineer is covered under the agreement between the owner and the architect, or the scope of rehabilitation of existing buildings does not warrant a civil engineer, an agreement between the owner and engineer is not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62826A09" w14:textId="77777777" w:rsidR="00434FDD" w:rsidRPr="004D5EE0" w:rsidRDefault="00434FDD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -30792,373 +24858,285 @@
         <w:t>EXHIBIT U: INSURANCE AND BONDING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53798BC4" w14:textId="34B3C6AD" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department requires documentation that projects are adequately insured during construction and the permanent loan period.  Specifically, the Department requires the following insurance coverage and security:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2898A733" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="2898A733" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="476" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Owner’s Liability Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688ABBE2" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="688ABBE2" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="477" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contractor’s Liability Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42D76C" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="5A42D76C" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="478" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Architect’s and Engineer’s Errors and Omissions Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D309BE" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="06D309BE" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="479" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Owner’s Property and/or Builder’s Risk Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01781246" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="01781246" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="480" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flood Insurance, if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C24227" w14:textId="42097FC9" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="13C24227" w14:textId="42097FC9" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="481" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment and Performance Bond or Letters of Credit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73603C" w14:textId="3E6CFBDB" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="008D1CCB">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002230DA">
         <w:t>:  General Insurance Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6EFA25" w14:textId="2E363683" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The applicant must submit evidence that the project will be properly insured.  For preliminary review purposes, the Department accepts three (3) forms of evidence of insurance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA38960" w14:textId="4B5D090C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="7DA38960" w14:textId="4B5D090C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="482" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00944F4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certificate of Insurance</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -- a one or two page summary document outlining and summarizing the insurance policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C32252C" w14:textId="28E4EE5C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="1C32252C" w14:textId="28E4EE5C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="483" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...9 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00944F4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance Binder</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -- an overview of the insurance policy.  Binders are typically issued and valid for a 30 day period, and must therefore be reissued every 30 days until delivery of an Insurance Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137C9AD3" w14:textId="3F03FAE2" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="137C9AD3" w14:textId="3F03FAE2" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="484" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00944F4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -- the document which contains all conditions of insurance coverage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406E05AF" w14:textId="470773CD" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -31233,220 +25211,164 @@
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For certain loans, a certificate naming the Department of Housing and Community Development may be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068CF639" w14:textId="43BD9BAD" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The applicant must also submit evidence that the Department will be adequately covered by the insurance by providing the appropriate “endorsements.”  The required endorsements are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CEAD7D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="68CEAD7D" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="485" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Owner’s Liability Insurance – Additional Insured</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE28ADF" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="5BE28ADF" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="486" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contractor’s Liability Insurance – Additional Insured</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF66D86" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="1CF66D86" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="487" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Architect’s and Engineer’s Erro</w:t>
       </w:r>
       <w:r w:rsidR="009D2CC8" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rs and Omissions Insurance – No </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>endorsements required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525B104E" w14:textId="0301DC67" w:rsidR="002A5E7C" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="525B104E" w14:textId="0301DC67" w:rsidR="002A5E7C" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="488" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Owner’s Property and/or Builder’s Risk Insurance – Mortgagee and Lenders Loss Payable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE0F5EE" w14:textId="370A4646" w:rsidR="00DB0FAC" w:rsidRDefault="00DB0FAC" w:rsidP="00DB0FAC">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1BEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -31608,767 +25530,576 @@
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The types and limits of insurance coverage normally required by CDA include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A25B16D" w14:textId="60C99F0E" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00265430">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:tab/>
         <w:t>Owner’s Liability Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331463A3" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="331463A3" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="489" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive General Liability Coverage for single limit public liability coverage of not less than $1,000,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303F312B" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="303F312B" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="490" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive Automobile Liability written on vehicles owned or rented by the Borrower and used in connection with the Project in an amount for combined single limit public liability coverage of not less than  $1,000,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636F76AC" w14:textId="13F87BEB" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="636F76AC" w14:textId="13F87BEB" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="491" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Workmen's Compensation covering, to the fullest extent required by applicable law, all Project employees employed by the Borrower.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9CFDAA" w14:textId="3265084B" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00265430">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:tab/>
         <w:t>Contractor’s Comprehensive General Liability Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5686EDF3" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="5686EDF3" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="492" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive General Liability Coverage for single limit public liability coverage of not less than $1,000,000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEF97B1" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="1DEF97B1" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="493" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive Automobile Liability written on vehicles owned or rented by the general contractor and used in connection with the Project in an amount for combined single limit public liability coverage of not less than  $1,000,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D18105" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="52D18105" w14:textId="77777777" w:rsidR="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="494" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Workmen's Compensation covering, to the fullest extent required by applicable law, all of contractor’s engaged in the work on the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B827C48" w14:textId="1B98DFE1" w:rsidR="009D2CC8" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="7B827C48" w14:textId="1B98DFE1" w:rsidR="009D2CC8" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="495" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Excess Liability Coverage in the form of an umbrella endorsement over all of the above in an amount of not less than $5,000,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2DAB04" w14:textId="507216D2" w:rsidR="002A5E7C" w:rsidRDefault="002A5E7C" w:rsidP="008D1CCB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:lastRenderedPageBreak/>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:tab/>
         <w:t>Architect’s and Engineer’s Errors and Omissions Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DADD3D1" w14:textId="04F6140B" w:rsidR="00DB0FAC" w:rsidRPr="00662C86" w:rsidRDefault="00DB0FAC" w:rsidP="00DB0FAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662C86">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The architect or engineer shall provide professional liability insurance coverage in the following amounts for a period of not less than two years after the date of substantial completion:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A3CC66" w14:textId="77777777" w:rsidR="00DB0FAC" w:rsidRPr="00DB1BEA" w:rsidRDefault="00DB0FAC" w:rsidP="00CD6955">
+    <w:p w14:paraId="30A3CC66" w14:textId="77777777" w:rsidR="00DB0FAC" w:rsidRPr="00DB1BEA" w:rsidRDefault="00DB0FAC" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="496" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00DB1BEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For construction contracts less than $50 million, the greater of 7.5% of the total aggregate dollar amount of construction contract or $1,000,000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E525DF" w14:textId="77777777" w:rsidR="00DB0FAC" w:rsidRPr="00662C86" w:rsidRDefault="00DB0FAC" w:rsidP="00CD6955">
+    <w:p w14:paraId="16E525DF" w14:textId="77777777" w:rsidR="00DB0FAC" w:rsidRPr="00662C86" w:rsidRDefault="00DB0FAC" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="497" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00DB1BEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For construction contracts equal to or greater than $50 million, the greater of 7.5% of the total aggregate dollar amount of construction contract or $5,000,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E208B17" w14:textId="40BB8E94" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="008D1CCB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:tab/>
         <w:t>Owner’s Hazard or Builder’s Risk Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3782CBAD" w14:textId="77777777" w:rsidR="00F86296" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="3782CBAD" w14:textId="77777777" w:rsidR="00F86296" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="498" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00233341">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During construction, Builder's Risk Insurance on an all-risk basis </w:t>
       </w:r>
       <w:r w:rsidRPr="00233341">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such that for the full construction period the Project is insured in an amount not less than the full amount of the construction contract, with additional coverage for reasonable soft costs</w:t>
       </w:r>
       <w:r w:rsidR="00854998" w:rsidRPr="00233341">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00233341">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During occupancy, Property Insurance such that for the entire period of operation the Project is insured for not less than the replacement cost.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA7AFB8" w14:textId="756B7C0C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="3AA7AFB8" w14:textId="756B7C0C" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="499" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...7 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00F86296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boiler Insurance  (where applicable) to become effective at such time that the boiler becomes operational in an amount equal to the greater of $1,000,000 or 100% of the value of the system.  Boiler Insurance coverage should cover all centralized systems, including heating, ventilation and air conditioning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F32BA8" w14:textId="0AAE95F8" w:rsidR="002A5E7C" w:rsidRPr="00F86296" w:rsidRDefault="002A5E7C" w:rsidP="00F86296">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other general requirements regarding insurance coverage are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DEC618" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="02DEC618" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="500" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance providers must have a current certificate of authority or other appropriate licensure issued by the Maryland Insurance Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37623613" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="37623613" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="501" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any additional insured should not be liable for premium payments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC148F3" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="4DC148F3" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="502" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insurance deductibles, if any, should generally not exceed $10,000 for Liability Insurance and $25,000 for Builder’s Risk and Property Insurance.  Deductibles are applicable for property damage (PD) coverage, but not bodily injury (BI) coverage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B187F27" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="0B187F27" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="503" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Department may require the Borrower to furnish additional insurance, at Borrower's expense, for any hazards involved in the Project or the Property which, in the opinion of the Department require special endorsements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E12A6A8" w14:textId="68FFF58D" w:rsidR="002A5E7C" w:rsidRPr="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="008D1CCB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="008D1CCB">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002230DA">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002230DA">
         <w:tab/>
         <w:t>Flood Insurance Requirements</w:t>
@@ -32455,93 +26186,73 @@
         <w:t>: Payment and Performance Bonds or Letters of Credit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF82D95" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="008D1CCB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department must receive an assurance of completion, which is evidence that the construction can be completed if the general contractor defaults on the contract.  Acceptable forms of assurance of completion include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541FE116" w14:textId="141565C3" w:rsidR="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="541FE116" w14:textId="141565C3" w:rsidR="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="504" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...18 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment and Performance Bonds each in the amount of 100% of the construction contract.  A copy of the form of the Payment and Performance Bond, including the Department’s </w:t>
       </w:r>
       <w:r w:rsidR="00DB0FAC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Additional</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
@@ -32590,346 +26301,242 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rider</w:t>
       </w:r>
       <w:r w:rsidR="008D1CCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17417E26" w14:textId="20E03361" w:rsidR="002A5E7C" w:rsidRPr="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="17417E26" w14:textId="20E03361" w:rsidR="002A5E7C" w:rsidRPr="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pPrChange w:id="505" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...18 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="008D1CCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Two (2) unconditional, irrevocable Letters of Credit each in the amount of 25% of the construction contract (to assure both completion and payment) and an assurance of completion agreement.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46912762" w14:textId="77777777" w:rsidR="009D2CC8" w:rsidRPr="002230DA" w:rsidRDefault="009D2CC8" w:rsidP="008D1CCB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A0C18E" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="49A0C18E" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="506" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Architect’s Errors and Omissions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372E2E17" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="372E2E17" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="507" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Builder’s Risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AB0977" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="01AB0977" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="508" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contractor’s Comprehensive General Liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1996DD4B" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="1996DD4B" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="509" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Owner’s Hazard and Liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB44F87" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="4BB44F87" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="510" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Payment Bond and Performance Bond (AIA Document A312-2010)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5BD13F" w14:textId="705B2AD3" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="00B32A90" w:rsidP="00CD6955">
+    <w:p w14:paraId="5F5BD13F" w14:textId="705B2AD3" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="00B32A90" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="511" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Additional</w:t>
       </w:r>
       <w:r w:rsidR="002A5E7C" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A5E7C" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A5E7C" w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rider (attached)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73487132" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="73487132" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="008D1CCB" w:rsidSect="000374D8">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
-        <w:pPrChange w:id="512" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Evidence of Letter of Credit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1125F575" w14:textId="41E6160F" w:rsidR="002A5E7C" w:rsidRPr="005B22F0" w:rsidRDefault="002A5E7C" w:rsidP="00177F58">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002230DA">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FORM OF </w:t>
       </w:r>
       <w:r w:rsidR="00DB0FAC">
         <w:t>ADDITIONAL</w:t>
       </w:r>
       <w:r w:rsidRPr="002230DA">
         <w:t xml:space="preserve"> OBLIGEE RIDER</w:t>
@@ -33631,136 +27238,113 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> has requested the Principal and the Surety to execute and deliver this rider and the Principal and Surety have agreed to do so on the conditions herein stated;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E9ACD9" w14:textId="7837051D" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="005B22F0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NOW, THEREFORE, it is hereby understood and agreed that the above-described Bonds are hereby amended to include the following paragraphs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDFDCAA" w14:textId="565E4C51" w:rsidR="002A5E7C" w:rsidRPr="005B22F0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="4EDFDCAA" w14:textId="565E4C51" w:rsidR="002A5E7C" w:rsidRPr="005B22F0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="513" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The [Department of Housing and Community Development of the State of Maryland and/or the Community Development Administration, a unit in the Division of Development Finance of the Department of Housing and Community Development of the State of Maryland] shall be added to the Bonds as an additional named </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“Additional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[s]”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2153AD" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="7D2153AD" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="514" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Surety shall not be liable under the Bonds to either of the Primary </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Additional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -33823,137 +27407,117 @@
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make payments or perform obligations under said Contract unless each of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligees</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been given written notice, by either the Principal or the Surety, of any such failure and 45 days opportunity to cure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0293FF99" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="0293FF99" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="515" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The aggregate liability of the Surety under this Bond to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligees</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is limited to the penal sum of the Bonds.  The rights of any </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> hereunder are subject to the same defenses Principal and/or Surety have against the Owner, and the total liability of the </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Surety shall in no event exceed the amount recoverable from the Principal by the Owner under the Contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C14BB4" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="00CD6955">
+    <w:p w14:paraId="02C14BB4" w14:textId="77777777" w:rsidR="002A5E7C" w:rsidRPr="004D5EE0" w:rsidRDefault="002A5E7C" w:rsidP="001706E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:pPrChange w:id="516" w:author="Maria Rivera" w:date="2026-05-08T16:13:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Surety may, at its option, make any payments under the Bonds by check issued jointly to the Primary </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Obligee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Additional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D5EE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -34364,70 +27928,70 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F62601B" w14:textId="77777777" w:rsidR="001C21F8" w:rsidRPr="004D5EE0" w:rsidRDefault="001C21F8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C21F8" w:rsidRPr="004D5EE0" w:rsidSect="000374D8">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1296" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:sep="1" w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="307D5EF9" w14:textId="77777777" w:rsidR="00CD6955" w:rsidRDefault="00CD6955">
+    <w:p w14:paraId="75ADA044" w14:textId="77777777" w:rsidR="00542A6A" w:rsidRDefault="00542A6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F377E3E" w14:textId="77777777" w:rsidR="00CD6955" w:rsidRDefault="00CD6955">
+    <w:p w14:paraId="5970978B" w14:textId="77777777" w:rsidR="00542A6A" w:rsidRDefault="00542A6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -34451,51 +28015,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="358312CA" w14:textId="33031D48" w:rsidR="001937F8" w:rsidRPr="00645B93" w:rsidRDefault="001937F8" w:rsidP="00FD5826">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00645B93">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">DHCD Combined Viability-Commitment Submission Package (Revised </w:t>
     </w:r>
     <w:r w:rsidR="00B32A90">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -34576,51 +28140,51 @@
     </w:r>
     <w:r w:rsidRPr="00645B93">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>70</w:t>
     </w:r>
     <w:r w:rsidRPr="00645B93">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70539926" w14:textId="4C88D02A" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                                              </w:t>
     </w:r>
     <w:r w:rsidRPr="003077C7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45D9608C" wp14:editId="347F4422">
           <wp:extent cx="506095" cy="447675"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Equal Housing Opportunity Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Equal Housing Opportunity Logo"/>
@@ -34643,51 +28207,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="506095" cy="447675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="478C5E00" w14:textId="71AB09FB" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>DHCD Viability Review Submission Package (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Date" \h </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
@@ -34736,61 +28300,61 @@
       <w:rPr>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6EFF017C" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8"/>
   <w:p w14:paraId="47E8E9EF" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="173C7311" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5358D277" w14:textId="6E12F2BE" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>DHCD Viability Review Submission Package (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Date" \h </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
@@ -34837,60 +28401,60 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28D03621" w14:textId="77777777" w:rsidR="00CD6955" w:rsidRDefault="00CD6955">
+    <w:p w14:paraId="6850AE14" w14:textId="77777777" w:rsidR="00542A6A" w:rsidRDefault="00542A6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223D5A44" w14:textId="77777777" w:rsidR="00CD6955" w:rsidRDefault="00CD6955">
+    <w:p w14:paraId="1691D10F" w14:textId="77777777" w:rsidR="00542A6A" w:rsidRDefault="00542A6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3DE21DB9" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8" w:rsidP="00155120">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Generally applies only to renovation projects.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="269B0844" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8" w:rsidP="00155120">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -34968,147 +28532,147 @@
       <w:r>
         <w:t xml:space="preserve"> Generally applies only to renovation projects.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7640BCD0" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8" w:rsidP="006F3B19">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The illustration is intended only as a tool for understanding the basic minimal format. Values, elements and amortization periods indicated are for illustration purposes only and are not intended for actual use.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="138A640B" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EC026E0" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73CC1742" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61F0A91C" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25D6A2B0" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3637EABA" w14:textId="77777777" w:rsidR="001937F8" w:rsidRDefault="001937F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E21A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D68B65E"/>
     <w:lvl w:ilvl="0" w:tplc="C6D8CC24">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -43204,73 +36768,73 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="590773356">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1215779686">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1080" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2010674594">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="720"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="720"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -43341,320 +36905,312 @@
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%8)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="720"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="720"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="(%9)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="720"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="720"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="947397129">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="930314279">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="419378749">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1460609207">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="947931270">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1298798918">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="578027584">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1458839075">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2132820003">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1438403120">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1868055151">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1797795386">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2055038600">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1982342868">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="245262104">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1772699164">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1295986905">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1272282585">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="290329860">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1487817514">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1656374204">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1086923253">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1460341662">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2055228299">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="653534448">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2049911022">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="902181455">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1821460621">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="2035685808">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1837264987">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1860662029">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1273510814">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1359239919">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2097940285">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="118109284">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1234973548">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="665014134">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="2119253163">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="13463014">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1692998004">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="2073578841">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="826822976">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1031877943">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1944535613">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="2118788044">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="2049794198">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1926256657">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="236519617">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1493252641">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1418331318">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="923342213">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1663311737">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="722096012">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="64761540">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="312174208">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="85537722">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="1839736275">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="1448814741">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="40328468">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="585072209">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="551504653">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="995259709">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1715037408">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="1811629110">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="1601255515">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="2084332615">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="706756465">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="71">
+  <w:num w:numId="71" w16cid:durableId="1566070195">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="72">
+  <w:num w:numId="72" w16cid:durableId="2051685893">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="73">
+  <w:num w:numId="73" w16cid:durableId="1734965375">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="74">
+  <w:num w:numId="74" w16cid:durableId="1663780183">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="75">
+  <w:num w:numId="75" w16cid:durableId="1459638955">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="76">
+  <w:num w:numId="76" w16cid:durableId="458767733">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="77">
+  <w:num w:numId="77" w16cid:durableId="1037200400">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="78">
+  <w:num w:numId="78" w16cid:durableId="487482351">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="79">
+  <w:num w:numId="79" w16cid:durableId="1041439959">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="80">
+  <w:num w:numId="80" w16cid:durableId="1949195896">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="81">
+  <w:num w:numId="81" w16cid:durableId="957957044">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="82">
+  <w:num w:numId="82" w16cid:durableId="1400058764">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="83">
+  <w:num w:numId="83" w16cid:durableId="414326395">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="84">
+  <w:num w:numId="84" w16cid:durableId="1727027200">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C05B8"/>
     <w:rsid w:val="000002DD"/>
     <w:rsid w:val="00013F7D"/>
     <w:rsid w:val="00015DE7"/>
     <w:rsid w:val="00017687"/>
     <w:rsid w:val="00020211"/>
@@ -43668,123 +37224,126 @@
     <w:rsid w:val="00066285"/>
     <w:rsid w:val="00071DD2"/>
     <w:rsid w:val="00074206"/>
     <w:rsid w:val="000848EC"/>
     <w:rsid w:val="000852DB"/>
     <w:rsid w:val="00086D0E"/>
     <w:rsid w:val="000977A9"/>
     <w:rsid w:val="000A4756"/>
     <w:rsid w:val="000C1EFE"/>
     <w:rsid w:val="000C5347"/>
     <w:rsid w:val="000E3741"/>
     <w:rsid w:val="000E765D"/>
     <w:rsid w:val="000F7807"/>
     <w:rsid w:val="00105EB9"/>
     <w:rsid w:val="001076E3"/>
     <w:rsid w:val="0011559B"/>
     <w:rsid w:val="0011795A"/>
     <w:rsid w:val="00117CD2"/>
     <w:rsid w:val="001237E9"/>
     <w:rsid w:val="00123955"/>
     <w:rsid w:val="001273B7"/>
     <w:rsid w:val="00132CE1"/>
     <w:rsid w:val="00147912"/>
     <w:rsid w:val="00155120"/>
     <w:rsid w:val="00162E13"/>
+    <w:rsid w:val="001706E9"/>
     <w:rsid w:val="00177F58"/>
     <w:rsid w:val="00183298"/>
     <w:rsid w:val="001937F8"/>
     <w:rsid w:val="00197D52"/>
     <w:rsid w:val="001A4B4C"/>
     <w:rsid w:val="001B566B"/>
     <w:rsid w:val="001C21F8"/>
     <w:rsid w:val="001C6022"/>
     <w:rsid w:val="001F22C3"/>
     <w:rsid w:val="00201316"/>
     <w:rsid w:val="00204C0D"/>
     <w:rsid w:val="002055FF"/>
     <w:rsid w:val="002230DA"/>
     <w:rsid w:val="00233341"/>
     <w:rsid w:val="00243684"/>
     <w:rsid w:val="002475AF"/>
     <w:rsid w:val="00264DBA"/>
     <w:rsid w:val="00265430"/>
     <w:rsid w:val="002819C3"/>
     <w:rsid w:val="00282709"/>
     <w:rsid w:val="00291511"/>
     <w:rsid w:val="00292A7B"/>
     <w:rsid w:val="002A0D9E"/>
     <w:rsid w:val="002A196B"/>
     <w:rsid w:val="002A5E7C"/>
     <w:rsid w:val="002A6ACC"/>
     <w:rsid w:val="002C05B8"/>
     <w:rsid w:val="002D6FE2"/>
     <w:rsid w:val="003077C7"/>
     <w:rsid w:val="00323526"/>
     <w:rsid w:val="00326AB9"/>
     <w:rsid w:val="00336BC1"/>
+    <w:rsid w:val="003420C9"/>
     <w:rsid w:val="00344C79"/>
     <w:rsid w:val="003622AA"/>
     <w:rsid w:val="003628A7"/>
     <w:rsid w:val="0038104A"/>
     <w:rsid w:val="003957FB"/>
     <w:rsid w:val="0039755C"/>
     <w:rsid w:val="003A6494"/>
     <w:rsid w:val="003B088E"/>
     <w:rsid w:val="003C6005"/>
     <w:rsid w:val="003C79C3"/>
     <w:rsid w:val="003E375B"/>
     <w:rsid w:val="003F007D"/>
     <w:rsid w:val="003F2637"/>
     <w:rsid w:val="003F7934"/>
     <w:rsid w:val="004025B8"/>
     <w:rsid w:val="00402769"/>
     <w:rsid w:val="00403058"/>
     <w:rsid w:val="00417771"/>
     <w:rsid w:val="00422143"/>
     <w:rsid w:val="00427373"/>
     <w:rsid w:val="00434FDD"/>
     <w:rsid w:val="00452EE6"/>
     <w:rsid w:val="00462EB5"/>
     <w:rsid w:val="00465FC0"/>
     <w:rsid w:val="00472F72"/>
     <w:rsid w:val="004931CC"/>
     <w:rsid w:val="004A4336"/>
     <w:rsid w:val="004C2916"/>
     <w:rsid w:val="004C62F6"/>
     <w:rsid w:val="004C702C"/>
     <w:rsid w:val="004D5D98"/>
     <w:rsid w:val="004D5EE0"/>
     <w:rsid w:val="004E7438"/>
     <w:rsid w:val="004E7705"/>
     <w:rsid w:val="005052BC"/>
     <w:rsid w:val="00526061"/>
     <w:rsid w:val="005270D4"/>
     <w:rsid w:val="0053180F"/>
     <w:rsid w:val="00533143"/>
     <w:rsid w:val="00537143"/>
     <w:rsid w:val="0054034F"/>
+    <w:rsid w:val="00542A6A"/>
     <w:rsid w:val="00542E17"/>
     <w:rsid w:val="00552446"/>
     <w:rsid w:val="005539CE"/>
     <w:rsid w:val="005548DB"/>
     <w:rsid w:val="00560262"/>
     <w:rsid w:val="0057417D"/>
     <w:rsid w:val="0058007B"/>
     <w:rsid w:val="00582025"/>
     <w:rsid w:val="0058771A"/>
     <w:rsid w:val="0059148B"/>
     <w:rsid w:val="00593D53"/>
     <w:rsid w:val="0059566D"/>
     <w:rsid w:val="005A1B0F"/>
     <w:rsid w:val="005B22F0"/>
     <w:rsid w:val="005B4C5F"/>
     <w:rsid w:val="005B6F1A"/>
     <w:rsid w:val="005C170B"/>
     <w:rsid w:val="005C280C"/>
     <w:rsid w:val="005D0A20"/>
     <w:rsid w:val="005E2856"/>
     <w:rsid w:val="005F1732"/>
     <w:rsid w:val="005F4DF4"/>
     <w:rsid w:val="006127CB"/>
     <w:rsid w:val="00622CC0"/>
     <w:rsid w:val="00636F60"/>
@@ -43793,50 +37352,51 @@
     <w:rsid w:val="006566B6"/>
     <w:rsid w:val="006729FE"/>
     <w:rsid w:val="006757E9"/>
     <w:rsid w:val="006A130F"/>
     <w:rsid w:val="006B337F"/>
     <w:rsid w:val="006B7486"/>
     <w:rsid w:val="006C5044"/>
     <w:rsid w:val="006D703A"/>
     <w:rsid w:val="006E19AF"/>
     <w:rsid w:val="006E7C3E"/>
     <w:rsid w:val="006F3B19"/>
     <w:rsid w:val="006F4FE6"/>
     <w:rsid w:val="007144FD"/>
     <w:rsid w:val="0071691E"/>
     <w:rsid w:val="007252CB"/>
     <w:rsid w:val="0072662B"/>
     <w:rsid w:val="00733449"/>
     <w:rsid w:val="007358C7"/>
     <w:rsid w:val="007414AD"/>
     <w:rsid w:val="00742860"/>
     <w:rsid w:val="00750F23"/>
     <w:rsid w:val="00751AA5"/>
     <w:rsid w:val="00753F33"/>
     <w:rsid w:val="007544F5"/>
     <w:rsid w:val="00754BEF"/>
+    <w:rsid w:val="00755C5D"/>
     <w:rsid w:val="00766D08"/>
     <w:rsid w:val="007768CE"/>
     <w:rsid w:val="00776E7E"/>
     <w:rsid w:val="00790AC7"/>
     <w:rsid w:val="007B2A3E"/>
     <w:rsid w:val="007C5ECD"/>
     <w:rsid w:val="007D19B4"/>
     <w:rsid w:val="007D6D96"/>
     <w:rsid w:val="007D724B"/>
     <w:rsid w:val="007E07F0"/>
     <w:rsid w:val="007E0E05"/>
     <w:rsid w:val="007E39C9"/>
     <w:rsid w:val="007E691C"/>
     <w:rsid w:val="007F3DEF"/>
     <w:rsid w:val="007F578A"/>
     <w:rsid w:val="00815667"/>
     <w:rsid w:val="008236E1"/>
     <w:rsid w:val="008252A2"/>
     <w:rsid w:val="00826A23"/>
     <w:rsid w:val="008418C1"/>
     <w:rsid w:val="00842481"/>
     <w:rsid w:val="00843A0B"/>
     <w:rsid w:val="00854998"/>
     <w:rsid w:val="00872B37"/>
     <w:rsid w:val="0088133C"/>
@@ -43904,50 +37464,51 @@
     <w:rsid w:val="00BB748D"/>
     <w:rsid w:val="00BC306D"/>
     <w:rsid w:val="00BC796F"/>
     <w:rsid w:val="00BD449A"/>
     <w:rsid w:val="00BD7C4E"/>
     <w:rsid w:val="00BE7E5A"/>
     <w:rsid w:val="00BF110C"/>
     <w:rsid w:val="00C000BC"/>
     <w:rsid w:val="00C151BD"/>
     <w:rsid w:val="00C15DE6"/>
     <w:rsid w:val="00C1676D"/>
     <w:rsid w:val="00C17AD7"/>
     <w:rsid w:val="00C2163C"/>
     <w:rsid w:val="00C423D3"/>
     <w:rsid w:val="00C453D9"/>
     <w:rsid w:val="00C46166"/>
     <w:rsid w:val="00C52477"/>
     <w:rsid w:val="00C55074"/>
     <w:rsid w:val="00C56706"/>
     <w:rsid w:val="00C71AC8"/>
     <w:rsid w:val="00CA117B"/>
     <w:rsid w:val="00CA75FE"/>
     <w:rsid w:val="00CA76C0"/>
     <w:rsid w:val="00CB5016"/>
     <w:rsid w:val="00CC0480"/>
+    <w:rsid w:val="00CC0576"/>
     <w:rsid w:val="00CC60E9"/>
     <w:rsid w:val="00CD111F"/>
     <w:rsid w:val="00CD6955"/>
     <w:rsid w:val="00D035E7"/>
     <w:rsid w:val="00D24469"/>
     <w:rsid w:val="00D33FB6"/>
     <w:rsid w:val="00D3508F"/>
     <w:rsid w:val="00D4324C"/>
     <w:rsid w:val="00D47BF7"/>
     <w:rsid w:val="00D543A7"/>
     <w:rsid w:val="00D57F04"/>
     <w:rsid w:val="00D600EA"/>
     <w:rsid w:val="00D6534A"/>
     <w:rsid w:val="00D71CE0"/>
     <w:rsid w:val="00D82BB8"/>
     <w:rsid w:val="00DA01A4"/>
     <w:rsid w:val="00DB05D2"/>
     <w:rsid w:val="00DB0FAC"/>
     <w:rsid w:val="00DC55ED"/>
     <w:rsid w:val="00E124EE"/>
     <w:rsid w:val="00E14B6B"/>
     <w:rsid w:val="00E200AC"/>
     <w:rsid w:val="00E21215"/>
     <w:rsid w:val="00E310A6"/>
     <w:rsid w:val="00E31982"/>
@@ -43977,75 +37538,75 @@
     <w:rsid w:val="00FB35FA"/>
     <w:rsid w:val="00FB7743"/>
     <w:rsid w:val="00FC08FA"/>
     <w:rsid w:val="00FC5A39"/>
     <w:rsid w:val="00FD5826"/>
     <w:rsid w:val="00FF0878"/>
     <w:rsid w:val="00FF51DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41CB048E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C7AEA65A-4BBC-B246-B296-6B9E9AAC1EB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -44282,50 +37843,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -44789,72 +38351,72 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="00DB0FAC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:rsid w:val="00177F58"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1913617897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hud.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhcd.maryland.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/rhf/2026-Multifamily-Rental-Financing-Program-Guide.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/mfresources/HUD-Form-935-2A-AFHMP.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.procorem.com/Login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/CDA-Memos/In-Place-Rehabs-Guidelines.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hud.gov/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/mfresources/HUD-Form-935-2A-AFHMP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hud.gov/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhcd.maryland.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/CDA-Memos/In-Place-Rehabs-Guidelines.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hud.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/rhf/2026-Multifamily-Rental-Financing-Program-Guide.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/mfresources/HUD-Form-935-2A-AFHMP.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.procorem.com/Login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mdhousingsearch.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhcd.maryland.gov/HousingDevelopment/Documents/mfresources/HUD-Form-935-2A-AFHMP.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hud.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
@@ -52109,50 +45671,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012D2809D534E2E4791F34A639EDE4B8D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f952c9c9f8901f2d17956aa47c4ffba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bff1912dda2c34800ae3d5e8677634f0" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="4" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -52240,127 +45815,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0096D10F-994A-BA49-A1F4-0AAF3CF1AA9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841361E0-71F4-425E-A986-F7C08B1230A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94C3A82A-5ADD-4705-9D71-9731007099A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>71</Pages>
-  <Words>16208</Words>
-  <Characters>92386</Characters>
+  <Words>16205</Words>
+  <Characters>92371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>769</Lines>
   <Paragraphs>216</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Combined Viability-Commitment Submission Package (February 2025)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Freeman Consulting</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>108378</CharactersWithSpaces>
+  <CharactersWithSpaces>108360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>6225941</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://dhcd.maryland.gov/HousingDevelopment/Pages/MFLibrary.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3539044</vt:i4>
       </vt:variant>
       <vt:variant>